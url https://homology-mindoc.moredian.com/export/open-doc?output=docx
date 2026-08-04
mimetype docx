--- v0 (2026-05-09)
+++ v1 (2026-08-04)
@@ -1,189 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
-[...2 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
-[...2 lines deleted...]
-  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
-  <Default ContentType="image/png" Extension="png"/>
-  <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 37"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目    录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_75_html">
         <w:r>
           <w:t>新手指南</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_82_html">
         <w:r>
           <w:t>接口规则说明</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_76_html">
         <w:r>
           <w:t>智能终端开放说明</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_77_html">
         <w:r>
           <w:t>智能终端开放接口</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_78_html">
         <w:r>
           <w:t>常见问题</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_79_html">
         <w:r>
           <w:t>错误码说明-魔蓝</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_80_html">
         <w:r>
           <w:t>错误码说明-钉钉</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 17"/>
+        <w:pStyle w:val="Para 18"/>
       </w:pPr>
       <w:hyperlink w:anchor="Top_of_279_html">
         <w:r>
           <w:t>智能终端开放接口(非钉)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_75_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>新手指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="2" w:name="Xin_Shou_Zhi_Nan"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text11"/>
+      <w:bookmarkStart w:id="2" w:name="Xin_Shou_Zhi_Nan_Xin_Ban_Zhong_Y"/>
+      <w:bookmarkStart w:id="3" w:name="Xin_Shou_Zhi_Nan"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="4" w:name="Xin_Shou_Zhi_Nan_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="4"/>
       </w:r>
       <w:r>
         <w:t>新手指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="5" w:name="Xin_Ban_Zhong_Yao_Bian_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="6" w:name="Xin_Ban_Zhong_Yao_Bian_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="6"/>
       </w:r>
       <w:r>
         <w:t>新版重要变化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>登录入口统一</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>原版：魔蓝开放接口和钉钉开放接口需要分别注册登录。</w:t>
         <w:br w:clear="none"/>
         <w:t>新版：统一注册登录路径。</w:t>
@@ -266,77 +266,77 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7708900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="7" w:name="Kai_Fa_Zhe_Zi_Zhi_Shuo_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="8" w:name="Kai_Fa_Zhe_Zi_Zhi_Shuo_Ming_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="8"/>
       </w:r>
       <w:r>
         <w:t>开发者资质说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>开发者资质只能通过机构主体申请，暂不支持个人主体认证。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="9" w:name="Xin_Yong_Hu_Shen_Qing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="10" w:name="Xin_Yong_Hu_Shen_Qing_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="10"/>
       </w:r>
       <w:r>
         <w:t>新用户申请</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>新用户指以下两种情况：</w:t>
         <w:br w:clear="none"/>
         <w:t>未注册过魔点版开放接口平台和钉钉版开放接口平台的用户；</w:t>
         <w:br w:clear="none"/>
         <w:t>未注册过魔蓝办公平台的用户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
@@ -481,134 +481,134 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7213600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="Lao_Yong_Hu_Shen_Qing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="12" w:name="Lao_Yong_Hu_Shen_Qing_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="12"/>
       </w:r>
       <w:r>
         <w:t>老用户申请</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>老用户指以下两种情况：</w:t>
         <w:br w:clear="none"/>
         <w:t>已注册魔点/钉钉版开放接口平台的用户；</w:t>
         <w:br w:clear="none"/>
         <w:t>已注册魔蓝办公平台的用户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="Mei_You_Ji_Gou__Wu_Kai_Fa_Zhe_Zi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="14" w:name="Mei_You_Ji_Gou__Wu_Kai_Fa_Zhe_Zi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="14"/>
       </w:r>
       <w:r>
         <w:t>没有机构&amp;无开发者资质</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
+        <w:pStyle w:val="Para 21"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>登录后默认进入开发者资质申请页面，</w:t>
       </w:r>
       <w:r>
         <w:t>提交资质信息会默认创建一个魔点机构，请确保机构名称与营业执照保持一致，否则无法通过审核。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="Mei_You_Ji_Gou__Wu_Kai_Fa_Zhe_Zi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="Yi_You_Ji_Gou__Wu_Kai_Fa_Zhe_Zi"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>已有机构&amp;无开发者资质</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
-      </w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>登录后选择相应的机构，进入开发者资质申请/修改页面。</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>登录后选择相应的机构，进入开发者资质申请/修改页面。</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:t>请确保机构名称与营业执照保持一致，否则无法通过审核。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="6680200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr descr="attach_17448dd54197e7a3.png" id="5" name="attach_17448dd54197e7a3.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
@@ -625,51 +625,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6680200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="Mei_You_Ji_Gou__Wu_Kai_Fa_Zhe_Zi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="18" w:name="Yi_You_Ji_Gou__You_Kai_Fa_Zhe_Zi"/>
         <w:t/>
         <w:bookmarkEnd w:id="18"/>
       </w:r>
       <w:r>
         <w:t>已有机构&amp;有开发者资质</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>登录后选择已具备开发者资质的机构，进入开发者资质信息页面，如信息有误，则点击修改，如没有错误则确认提交。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2311400" cy="8851900"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_1745d01ce723a311.png" id="6" name="attach_1745d01ce723a311.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -682,51 +682,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2311400" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
+        <w:pStyle w:val="Para 21"/>
       </w:pPr>
       <w:r>
         <w:t>备注：登录页面只展示您的账号具备管理员权限的机构列表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="6108700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr descr="attach_17448ddead6f4fee.png" id="7" name="attach_17448ddead6f4fee.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
@@ -795,95 +795,95 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5397500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="19" w:name="Kai_Fa_Zhi_Yin"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="20" w:name="Kai_Fa_Zhi_Yin_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="20"/>
       </w:r>
       <w:r>
         <w:t>开发指引</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="1_Yun_Duan_Jie_Kou_Ying_Yong__Mo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="22" w:name="1_Yun_Duan_Jie_Kou_Ying_Yong__Mo_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="22"/>
       </w:r>
       <w:r>
         <w:t>1.云端接口应用-魔点平台</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>魔点平台：即您的设备激活在魔点平台/魔蓝办公平台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="1_1Chuang_Jian_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="24" w:name="1_1Chuang_Jian_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="24"/>
       </w:r>
       <w:r>
         <w:t>1.1创建应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>每个机构主体最多支持创建3个魔点APP，您可以用于不同场景APP的开发，或者用于开发环境的隔离。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="7683500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448eb2499fad2f.png" id="9" name="attach_17448eb2499fad2f.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -901,51 +901,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7683500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="25" w:name="1_2Tian_Jia_Diao_Shi_Ji_Gou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="26" w:name="1_2Tian_Jia_Diao_Shi_Ji_Gou_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="26"/>
       </w:r>
       <w:r>
         <w:t>1.2添加调试机构</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>创建应用成功后，在应用列表可以获取APPID和APPKey，在相应的APP下添加需要调试的机构信息。</w:t>
         <w:br w:clear="none"/>
         <w:t>具体请查看接口文档详情。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="5308600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448ebf3adbedb7.png" id="10" name="attach_17448ebf3adbedb7.png"/>
             <wp:cNvGraphicFramePr>
@@ -965,51 +965,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5308600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="27" w:name="1_3Zai_Xian_Diao_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="28" w:name="1_3Zai_Xian_Diao_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="28"/>
       </w:r>
       <w:r>
         <w:t>1.3在线调试</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>您可根据实际业务需求，点击左下角添加相应的场景业务接口。</w:t>
         <w:br w:clear="none"/>
         <w:t>通过授权机构获取OrgID，根据接口说明，进行在线调试，调试完毕即可应用于线上。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="5613400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448eccfcd8774a.png" id="11" name="attach_17448eccfcd8774a.png"/>
             <wp:cNvGraphicFramePr>
@@ -1137,51 +1137,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7670800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="29" w:name="1_4Ying_Yong_Xiang_Qing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="30" w:name="1_4Ying_Yong_Xiang_Qing_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="30"/>
       </w:r>
       <w:r>
         <w:t>1.4应用详情</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>进入应用详情页面，可以查看应用授权的机构列表，查看已授权机构的OrgID和OrgKey。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="5575300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448eea795dc586.png" id="14" name="attach_17448eea795dc586.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1249,77 +1249,77 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7505700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="31" w:name="2_Yun_Duan_Jie_Kou_Ying_Yong__Di"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="32" w:name="2_Yun_Duan_Jie_Kou_Ying_Yong__Di_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="32"/>
       </w:r>
       <w:r>
         <w:t>2.云端接口应用-钉钉平台</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>钉钉平台：即您的设备激活在钉钉平台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="33" w:name="2_1Chuang_Jian_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="34" w:name="2_1Chuang_Jian_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="34"/>
       </w:r>
       <w:r>
         <w:t>2.1创建应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>每个机构主体最多支持创建3个支持钉钉平台的APP，您可以用于不同场景业务的开发，或者用于开发环境的隔离。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="7378700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448f03fc8c0435.png" id="16" name="attach_17448f03fc8c0435.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1337,51 +1337,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7378700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="35" w:name="2_2Ji_Gou_Shou_Quan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="36" w:name="2_2Ji_Gou_Shou_Quan_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="36"/>
       </w:r>
       <w:r>
         <w:t>2.2机构授权</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>点击添加机构，输入的机构钉钉CorpID，申请授权；被申请授权机构的管理员可打开钉钉的“魔点门禁”微应用，点击右上角&gt;更多&gt;授权协议&gt;同意授权。</w:t>
         <w:br w:clear="none"/>
         <w:t>CorpID获取路径：</w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tooltip="钉钉开放平台-开发者后台">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>钉钉开放平台-开发者后台</w:t>
@@ -1517,51 +1517,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6007100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="37" w:name="2_3Zai_Xian_Diao_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="38" w:name="2_3Zai_Xian_Diao_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="38"/>
       </w:r>
       <w:r>
         <w:t>2.3在线调试</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>您可根据实际业务需求，点击左下角添加相应的场景业务接口。</w:t>
         <w:br w:clear="none"/>
         <w:t>根据接口说明，进行在线调试，调试完毕即可应用于线上。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="7683500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448f507772eb91.png" id="20" name="attach_17448f507772eb91.png"/>
             <wp:cNvGraphicFramePr>
@@ -1639,51 +1639,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7581900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="39" w:name="2_4Ying_Yong_Xiang_Qing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="40" w:name="2_4Ying_Yong_Xiang_Qing_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="40"/>
       </w:r>
       <w:r>
         <w:t>2.4应用详情</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>进入应用详情页面，可以查看应用授权的机构列表，查看已授权机构的OrgID和OrgKey。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="6108700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17448f9558875603.png" id="22" name="attach_17448f9558875603.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1701,85 +1701,85 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="6108700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="41" w:name="3_Zhong_Duan_An_Zhuo_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="42" w:name="3_Zhong_Duan_An_Zhuo_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="42"/>
       </w:r>
       <w:r>
         <w:t>3.终端安卓应用-钉钉平台</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>终端安卓应用，指魔点设备提供终端开放能力，包括智能人脸识别能力开放、硬件能力开放、智能语音能力开放等，支持合作伙伴基于开放接口自研的应用。</w:t>
         <w:br w:clear="none"/>
         <w:t>目前仅支持单机构模式开放，即一个开发者主体仅支持授权一个机构。</w:t>
         <w:br w:clear="none"/>
         <w:t>适用于钉钉底座的设备，魔蓝版设备正在研发中。</w:t>
         <w:br w:clear="none"/>
         <w:t>已支持的设备类型：D2、D3；其它设备如有需求，请联系销售人员。</w:t>
         <w:br w:clear="none"/>
         <w:t>终端开放使用答疑，请搜索并添加钉钉群号沟通：5440011071。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="43" w:name="3_1Shen_Qing_Kai_Fa_Quan_Xian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="44" w:name="3_1Shen_Qing_Kai_Fa_Quan_Xian_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="44"/>
       </w:r>
       <w:r>
         <w:t>3.1申请开发权限</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>点击去申请，输入需要服务的机构钉钉CorpID，申请授权；</w:t>
         <w:br w:clear="none"/>
         <w:t>被申请机构的管理员可打开钉钉的“魔点门禁”微应用，点击右上角&gt;更多&gt;授权协议&gt;同意授权。</w:t>
         <w:br w:clear="none"/>
         <w:t>CorpID获取路径：</w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tooltip="钉钉开放平台-开发者后台">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
@@ -1873,51 +1873,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="7340600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="45" w:name="3_2MOSShe_Bei_Guan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="46" w:name="3_2MOSShe_Bei_Guan_Li_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="46"/>
       </w:r>
       <w:r>
         <w:t>3.2MOS设备管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>可查看此机构下激活的设备信息，具体列表字段含义如下：</w:t>
         <w:br w:clear="none"/>
         <w:t>【设备名称】：设备激活成功后，用户可自定义设备名称。</w:t>
         <w:br w:clear="none"/>
         <w:t>【设备序列号（SN 号）】：设备生产序列号。</w:t>
         <w:br w:clear="none"/>
         <w:t>【设备类型】：魔点设备不同的设备类型代号。</w:t>
         <w:br w:clear="none"/>
         <w:t>【设备类型名】：魔点设备不同的设备类型代号中文名。</w:t>
         <w:br w:clear="none"/>
@@ -1951,51 +1951,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5588000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="47" w:name="3_3Chuang_Jian_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="48" w:name="3_3Chuang_Jian_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="48"/>
       </w:r>
       <w:r>
         <w:t>3.3创建应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>自研应用：仅支持安卓系统的终端应用程序。</w:t>
         <w:br w:clear="none"/>
         <w:t>进入自研应用列表，点击创建应用，填写应用名称、使用场景和应用描述。</w:t>
         <w:br w:clear="none"/>
         <w:t>应用创建完成，会生成此应用专属的 Appkey，基于此App key可进行应用的研发、调试、推送至MOS设备和应用升级等操作。</w:t>
         <w:br w:clear="none"/>
         <w:t>若当前机构下无激活的MOS设备，则无法进行以上操作。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
@@ -2069,51 +2069,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5600700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="49" w:name="3_4Shang_Chuan_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="50" w:name="3_4Shang_Chuan_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="50"/>
       </w:r>
       <w:r>
         <w:t>3.4上传应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>同意魔点科技开放平台免责协议后可上传应用文件。</w:t>
         <w:br w:clear="none"/>
         <w:t>在每次上传应用文件时，您需要先阅读并同意遵守魔点科技开放平台协议文件。</w:t>
         <w:br w:clear="none"/>
         <w:t>上传应用文件时填写的应用版本信息，需与上传文件内定义的版本号一致，否则会导致上传失败。</w:t>
         <w:br w:clear="none"/>
         <w:t>目前一个机构下的 MOS 设备，仅支持一款自研应用的安装。请在创建应用及文件上传前确定好目标上传文件。</w:t>
         <w:br w:clear="none"/>
         <w:t>上传的自研第三方应用文件大小不可超过 100M，且每个应用每天有20次上传版本次数限制。</w:t>
         <w:br w:clear="none"/>
@@ -2149,51 +2149,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用上传成功后，一般会在24小时内审核，请耐心等待。</w:t>
         <w:br w:clear="none"/>
         <w:t>审核成功后，应用状态栏会显示审核通过。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="51" w:name="3_5Tui_Song_Zhi_She_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="52" w:name="3_5Tui_Song_Zhi_She_Bei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="52"/>
       </w:r>
       <w:r>
         <w:t>3.5推送至设备</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用审核成功，若上传的应用适用的设备类型包含MOS设备，可将应用推送至在线的MOS设备。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="5651500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_174491118caee0f0.jpg" id="29" name="attach_174491118caee0f0.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2269,77 +2269,77 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="5626100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="53" w:name="3_6Geng_Xin_Ying_Yong"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="54" w:name="3_6Geng_Xin_Ying_Yong_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="54"/>
       </w:r>
       <w:r>
         <w:t>3.6更新应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用文件如有更新，点击更新应用，上传新的应用文件，平台审核成功后，再推送至在线设备。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="55" w:name="3_7She_Bei_Duan_An_Zhuang_Ying_Y"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="56" w:name="3_7She_Bei_Duan_An_Zhuang_Ying_Y_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="56"/>
       </w:r>
       <w:r>
         <w:t>3.7设备端安装应用</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用成功推送后，设备端在线状态下，当自研应用成功推送后，在线的设备即可会进行应用文件下载与安装。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>文件下载成功后即刻会进行应用安装，如下图示。安装成功后，会即刻启动您的自研应用。之后，您就可以在设备上测试使用自研应用了。</w:t>
         <w:br w:clear="none"/>
@@ -2365,138 +2365,138 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="3467100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="57" w:name="3_8Yuan_Shi_Kai_Fang_Si_You_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="58" w:name="3_8Yuan_Shi_Kai_Fang_Si_You_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="58"/>
       </w:r>
       <w:r>
         <w:t>3.8元石开放私有化文档</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 33"/>
+        <w:pStyle w:val="Para 26"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>私有化文档链接：</w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tooltip="元石开放V5.0私有化接口文档">
         <w:r>
           <w:t>元石开放V5.0私有化接口文档</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 36"/>
+        <w:pStyle w:val="Para 30"/>
       </w:pPr>
       <w:r>
         <w:t>附件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="58"/>
         </w:numPr>
-        <w:pStyle w:val="Para 30"/>
+        <w:pStyle w:val="Para 29"/>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:tooltip="元石开放V5.0接口文档.pdf">
         <w:r>
           <w:t>元石开放V5.0接口文档.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="59" w:name="Top_of_82_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>接口规则说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="60" w:name="Jie_Kou_Gui_Ze_Shuo_Ming"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text11"/>
+      <w:bookmarkStart w:id="60" w:name="Jie_Kou_Gui_Ze_Shuo_Ming_Huan_Ji"/>
+      <w:bookmarkStart w:id="61" w:name="Jie_Kou_Gui_Ze_Shuo_Ming"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="62" w:name="Jie_Kou_Gui_Ze_Shuo_Ming_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="62"/>
       </w:r>
       <w:r>
         <w:t>接口规则说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="63" w:name="Huan_Jing_Zhun_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="64" w:name="Huan_Jing_Zhun_Bei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="64"/>
       </w:r>
       <w:r>
         <w:t>环境准备</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>jdk</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>1.7.0_80-b15及以上版本使用。</w:t>
         <w:br w:clear="none"/>
       </w:r>
@@ -2512,2944 +2512,2833 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t>https://oapi.moredian.com</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>钉钉平台：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text7"/>
         </w:rPr>
         <w:t>https://toapi.moredian.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="65" w:name="Jie_Kou_Gui_Ze"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="66" w:name="Jie_Kou_Gui_Ze_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="66"/>
       </w:r>
       <w:r>
         <w:t>接口规则</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 11"/>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>接口规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>相关描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>传输方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>仅支持HTTPS传输</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>URL格式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 25"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 23"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t>魔点平台</w:t>
             </w:r>
             <w:r>
               <w:t>https://oapi.moredian.com/uri；钉钉平台https://toapi.moredian.com/uri。每个API都有唯一的uri，详见API的接口定义</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0 Block"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>请求方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>GET/POST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>数据格式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>大部分请求和返回数据都为JSON格式，有部分请求接口是multipart/form-data。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>字符编码</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>统一采用UTF-8字符编码</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>请求Headers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 25"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 23"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t>HTTP请求中的头信息。大部分设置</w:t>
             </w:r>
             <w:r>
               <w:t>Content-Type:application/json，部分接口是multipart/form-data。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>Header</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>HTTP请求中的头信息中的一个键值对。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>Path</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 25"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 23"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t>HTTP请求路径。如请求地址为</w:t>
             </w:r>
             <w:r>
               <w:t>https://oapi.moredian.com/app/getAppToken，则Path指"/app/getAppToken"。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>Query</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 25"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 23"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Text2"/>
               </w:rPr>
               <w:t>请求地址中的参数。如请求地址为</w:t>
             </w:r>
             <w:r>
               <w:t>https://oapi.moredian.com/app/getAppToken?appId=XXX&amp;appKey=XXX，则Query为appId:XXX,appKey:XXX。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>Body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 11"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 12"/>
             </w:pPr>
             <w:r>
               <w:t>指POST请求中body中以键值对存在的参数。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="67" w:name="Fan_Hui_Zhi_Gui_Ze"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="68" w:name="Fan_Hui_Zhi_Gui_Ze_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="68"/>
       </w:r>
       <w:r>
         <w:t>返回值规则</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>对于API接口调用返回的结果统一采用JSON格式，内容字段采用驼峰式方式命名，所有接口的返回结果里都有result、message，部分接口返回结果中没有data。返回的接口内容格式如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="80"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 22"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="80"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">//响应码</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="80"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">//响应消息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="80"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"data"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">//响应数据</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="80"/>
         </w:numPr>
-        <w:pStyle w:val="Para 26"/>
+        <w:pStyle w:val="Para 24"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>开发者需根据result是否为0判断是否调用成功，返回0表示成功，非0表示失败。message仅作参考，后续可能会有变动，因此不可作为是否调用成功的判据。data中返回接口具体内容。</w:t>
         <w:br w:clear="none"/>
         <w:t>开发者需要特别注意当data为null时的result，以便很好地理解接口返回的信息。</w:t>
         <w:br w:clear="none"/>
         <w:t>成功调用举例如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 22"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pStyle w:val="Para 13"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"0"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 27"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"操作成功"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"data"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">true</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pStyle w:val="Para 26"/>
+        <w:pStyle w:val="Para 24"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败调用举例如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 22"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:pStyle w:val="Para 13"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"-1"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 27"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"操作失败"</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:pStyle w:val="Para 34"/>
+        <w:pStyle w:val="Para 31"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>result为非0时都为错误码。错误码具体释义，参照附录错误码说明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="69" w:name="Mo_Dian_Kai_Fang_Ping_Tai_SDKDui"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="70" w:name="Mo_Dian_Kai_Fang_Ping_Tai_SDKDui_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="70"/>
       </w:r>
       <w:r>
         <w:t>魔点开放平台SDK对接说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="71" w:name="SDKXia_Zai"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="72" w:name="SDKXia_Zai_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="72"/>
       </w:r>
       <w:r>
         <w:t>SDK下载</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>魔蓝版API和钉钉版API分别提供了Java版本SDK供开发者使用，SDK下载：</w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:tooltip="点击下载">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>点击下载</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="73" w:name="Kai_Fa_Gai_Shu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="74" w:name="Kai_Fa_Gai_Shu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="74"/>
       </w:r>
       <w:r>
         <w:t>开发概述</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>使用魔点提供的AppId，AppKey以及OrgId，OrgAuthKey（创建机构接口获取或者企业授权后获取）调用SDK对应Request获取token。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="75" w:name="Qing_Qiu_Shi_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="76" w:name="Qing_Qiu_Shi_Li_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="76"/>
       </w:r>
       <w:r>
         <w:t>请求示例</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>以下为魔蓝版SDK调用API的请求示例，钉钉版SDK类似，替换接入URL地址即可：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">// 获取appToken，appToken有效期为返回data的expires，单位秒，过期后需再次获取</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"https://oapi.moredian.com"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">));</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetAppTokenRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetAppTokenRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">();</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setAppId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">IOpenApiClient</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">));</w:t>
+        <w:t xml:space="preserve">AppId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-      </w:pPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setAppKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">GetAppTokenRequest</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">();</w:t>
+        <w:t xml:space="preserve">AppKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetAppTokenResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 05"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">// 获取ISV应用下accessToken，accessToken有效期为返回data的expires，单位秒，过期后需再次获取</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"https://oapi.moredian.com"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">));</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:pStyle w:val="Para 13"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">request</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetAppOrgAccessTokenRequest</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">setAppId</w:t>
+        <w:t xml:space="preserve"> request </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">AppId</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">);</w:t>
+        <w:t xml:space="preserve">GetAppOrgAccessTokenRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">();</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">request</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">setAppKey</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">setAppToken</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">appToken</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:pStyle w:val="Para 28"/>
-[...28 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">setOrgId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OrgId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setOrgAuthKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OrgAuthKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 14"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetAppOrgAccessTokenResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">// 获取ISV应用下accessToken，accessToken有效期为返回data的expires，单位秒，过期后需再次获取</w:t>
+        <w:t xml:space="preserve">// 获取企业内部应用下accessToken，accessToken有效期为返回data的expires，单位秒，过期后需再次获取</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"https://oapi.moredian.com"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">));</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetOrgAccessTokenRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetOrgAccessTokenRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">();</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setOrgId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">IOpenApiClient</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">));</w:t>
+        <w:t xml:space="preserve">OrgId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-      </w:pPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setOrgAuthKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">GetAppOrgAccessTokenRequest</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">();</w:t>
+        <w:t xml:space="preserve">OrgAuthKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetOrgAccessTokenResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 05"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">// 查询内部成员信息</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> client </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultOpenApiClient</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DefaultProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getProfile</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"https://oapi.moredian.com"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">));</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Para 13"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">request</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetMemberRequest</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">setAppToken</w:t>
+        <w:t xml:space="preserve"> request </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">appToken</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">);</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetMemberRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">();</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
+        <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">request</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">setOrgId</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">setAccessToken</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">accessToken</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:pStyle w:val="Para 13"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">request</w:t>
+        <w:pStyle w:val="Para 32"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GetMemberRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">GetMemberRequestBody</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
+        <w:t xml:space="preserve"> getMemberRequestBody </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">GetMemberRequest</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
         <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">setOrgAuthKey</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">);</w:t>
+        <w:t xml:space="preserve">GetMemberRequestBody</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">();</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:pStyle w:val="Para 40"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="Para 35"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">=</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> client</w:t>
+        <w:t xml:space="preserve">getMemberRequestBody</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...11 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">setMemberId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">1L</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:pStyle w:val="Para 05"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">// 获取企业内部应用下accessToken，accessToken有效期为返回data的expires，单位秒，过期后需再次获取</w:t>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">setBody</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">getMemberRequestBody</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
+        <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">IOpenApiClient</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> client </w:t>
+        <w:t xml:space="preserve">GetMemberResponse</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
+        <w:t xml:space="preserve"> response </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...23 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
+        <w:t xml:space="preserve"> client</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getResponse</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">request</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="77" w:name="Qing_Qiu_Shi_Li_Shuo_Ming"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text4"/>
-        </w:rPr>
-[...709 lines deleted...]
-          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:bookmarkStart w:id="78" w:name="Qing_Qiu_Shi_Li_Shuo_Ming_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="78"/>
       </w:r>
       <w:r>
         <w:t>请求示例说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>1.定义Client对象，设置接口地址URL，Client只需要定义一次即可，其他API复用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>2.构造相关业务Request对象，对应业务的Request对象命名，一般使用驼峰形式+Request，具体请阅读SDK源码注释或者通过路径 “云端接口文档-&gt;请求参数-&gt;请求示例-&gt;Java” 查看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>3.Request对象设置业务参数，其中accessToken、appToken使用GetAppOrgAccessTokenRequest、GetOrgAccessTokenRequest、GetAppTokenRequest等Request对象获取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>4.调用client.getResponse获取执行结果，得到Response对象，与Request相对应。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="79" w:name="Ding_Ding_Kai_Fang_Ping_Tai_Dui"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="80" w:name="Ding_Ding_Kai_Fang_Ping_Tai_Dui_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="80"/>
       </w:r>
       <w:r>
         <w:t>钉钉开放平台对接</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>（1）开发者需要与钉钉开放平台对接，以第三方企业应用开发为例，具体操作可参照钉钉开放平台接入指南。</w:t>
       </w:r>
       <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>https://open.dingtalk.com/document/isv/third-party-enterprise-application-description</w:t>
         </w:r>
       </w:hyperlink>
@@ -5463,1156 +5352,1156 @@
       </w:r>
       <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>https://open.dingtalk.com/document/isvapp-server/call-server-apis-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="81" w:name="Top_of_76_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>智能终端开放说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="82" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Shu_1"/>
       <w:bookmarkStart w:id="83" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Shu"/>
       <w:pPr>
-        <w:pStyle w:val="Para 24"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text11"/>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="84" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Shu_2"/>
         <w:t/>
         <w:bookmarkEnd w:id="84"/>
       </w:r>
       <w:r>
         <w:t>智能终端开放说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="85" w:name="1__Zhi_Neng_Ying_Jian_Kai_Fang_J"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="86" w:name="1__Zhi_Neng_Ying_Jian_Kai_Fang_J_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="86"/>
       </w:r>
       <w:r>
         <w:t>1、智能硬件开放介绍</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>魔点科技</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>秉持“用户第一、超越边界、共创共赢”的企业价值观</w:t>
       </w:r>
       <w:r>
         <w:t>，以互联网数字思维，不断优化数字化“武装”，时刻保持数字韧性与敏锐度，实现场景服务在线。开放平台基于魔点智能硬件产品进行打造，致力于协助客户基于魔点提供的人脸识别、门禁考勤、智能语音播报等能力开发场景化的智能应用产品。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="87" w:name="2__Kai_Fa_Zhi_Nan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="88" w:name="2__Kai_Fa_Zhi_Nan_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="88"/>
       </w:r>
       <w:r>
         <w:t>2、开发指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>参考</w:t>
       </w:r>
       <w:hyperlink w:anchor="Top_of_76_html" w:tooltip="智能终端开放接口">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>智能终端开放接口</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>，基于不同的魔点智能硬件提供的RAM大小和性能差异，建议开发者优化应用运行内存，原则上D2设备保持在100M以内，D3设备保持在200M以内。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="89" w:name="3__Zhi_Chi_De_Mo_Dian_Kai_Fang_S"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="90" w:name="3__Zhi_Chi_De_Mo_Dian_Kai_Fang_S_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="90"/>
       </w:r>
       <w:r>
         <w:t>3、支持的魔点开放设备（MOS设备）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="91" w:name="3_1Shi_Yao_Shi_MOSShe_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="92" w:name="3_1Shi_Yao_Shi_MOSShe_Bei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="92"/>
       </w:r>
       <w:r>
         <w:t>3.1什么是MOS设备？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>MOS设备，即魔点提供终端开放能力的设备，包括智能人脸识别能力开放、硬件能力开放、智能语音能力开放等，支持合作伙伴基于开放接口开发自己的应用APP，以满足不同的场景需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="93" w:name="3_2Mu_Qian_Zhi_Chi_De_MOSShe_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="94" w:name="3_2Mu_Qian_Zhi_Chi_De_MOSShe_Bei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="94"/>
       </w:r>
       <w:r>
         <w:t>3.2目前支持的MOS设备类型如下</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>MOS设备的具体购买流程，请联络魔点商务渠道人员了解。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>系统平台</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>设备类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>系统版本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>开放sdk版本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Android</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>D2（D2A）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Android 6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>1.0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Android</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Android 9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>1.0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="95" w:name="4__Chang_Jian_Wen_Ti"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="96" w:name="4__Chang_Jian_Wen_Ti_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="96"/>
       </w:r>
       <w:r>
         <w:t>4、常见问题</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="97" w:name="4_1_MOSShe_Bei_Ru_He_Jin_Xing_Sh"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="98" w:name="4_1_MOSShe_Bei_Ru_He_Jin_Xing_Sh_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="98"/>
       </w:r>
       <w:r>
         <w:t>4.1 MOS设备如何进行设备网络连接模式切换、连接调试以及获取日志？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>购买魔点MOS终端后，若需设备连接调试及获取日志，可在钉钉上公开搜索群“魔点终端开发用户群”（群号：5440011071），描述需求场景并@技术支持申请开放设备连接、查看logcat日志和切换设备网络连接模式（1:host模式，支持无线连接诶，0:device模式，支持有/无线连接）功能。</w:t>
         <w:br w:clear="none"/>
         <w:t>注：功能申请时需提供设备SN码并确保设备在线</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="99" w:name="4_2_TTSYu_Yin_Gong_Neng_Ru_He_Hu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="100" w:name="4_2_TTSYu_Yin_Gong_Neng_Ru_He_Hu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="100"/>
       </w:r>
       <w:r>
         <w:t>4.2 TTS语音功能如何获取？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>目前，钉钉开放终端，可在钉钉微应用“魔点门禁”上“高级权益”中查询购买。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="101" w:name="4_3_Ru_He_Shi_Yong_Sao_Ma_He_Shu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="102" w:name="4_3_Ru_He_Shi_Yong_Sao_Ma_He_Shu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="102"/>
       </w:r>
       <w:r>
         <w:t>4.3 如何使用扫码和刷卡能力？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>D2设备，目前不具备能力，若需要则请联络魔点商务渠道人员，单独采购并外接扫码设备。</w:t>
         <w:br w:clear="none"/>
         <w:t>D3设备，目前已支持完整的扫码和刷卡能力。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="103" w:name="4_4_MOSZhong_Duan_Shi_Fou_Ye_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="104" w:name="4_4_MOSZhong_Duan_Shi_Fou_Ye_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="104"/>
       </w:r>
       <w:r>
         <w:t>4.4 MOS终端是否也支持调用云端接口？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>终端接口和云端接口并不冲突，都支持。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="105" w:name="4_5_Tui_Song_Zhi_She_Bei__Ti_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="106" w:name="4_5_Tui_Song_Zhi_She_Bei__Ti_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="106"/>
       </w:r>
       <w:r>
         <w:t>4.5 推送至设备，提示推送失败，如何解决？</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>查询设备是否离线，如正常在线，存在软件版本过低的可能，请加入魔点终端用户群（钉钉群号5440011071）联系技术人员处理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="107" w:name="Top_of_77_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>智能终端开放接口</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="108" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Jie"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text11"/>
+      <w:bookmarkStart w:id="108" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Jie_1"/>
+      <w:bookmarkStart w:id="109" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Jie"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="110" w:name="Zhi_Neng_Zhong_Duan_Kai_Fang_Jie_2"/>
         <w:t/>
         <w:bookmarkEnd w:id="110"/>
       </w:r>
       <w:r>
         <w:t>智能终端开放接口</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="111" w:name="Yi___Geng_Gai_Li_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="112" w:name="Yi___Geng_Gai_Li_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="112"/>
       </w:r>
       <w:r>
         <w:t>一、更改历史</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>迭代时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>迭代内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>2022.08.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>base_open.aar 1.0.0-1版本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>2022.8.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>修改此文档：</w:t>
               <w:br w:clear="none"/>
               <w:t>1.部分接口描述修改</w:t>
               <w:br w:clear="none"/>
               <w:t>2.detectFace接口增加参数，单人识别或多人识别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>2022.10.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>base_open_1.0.1_2.aar库更新</w:t>
               <w:br w:clear="none"/>
               <w:t>changelist：</w:t>
               <w:br w:clear="none"/>
               <w:t>1.新增appkey授权</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>2022.11.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>base_open_1.0.2_3.aar库更新</w:t>
               <w:br w:clear="none"/>
               <w:t>changelist：</w:t>
               <w:br w:clear="none"/>
               <w:t>1.新增sdk保存log入口</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>2025.01.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>新增行业智能终端开放</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="113" w:name="Yi___Geng_Gai_Li_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="114" w:name="Er___Xi_Tong_Tuo_Pu"/>
         <w:t/>
         <w:bookmarkEnd w:id="114"/>
       </w:r>
       <w:r>
         <w:t>二、系统拓扑</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="4292600"/>
@@ -6636,117 +6525,117 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="4292600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="115" w:name="Qian_Ti_Tiao_Jian__Bi_Du"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="116" w:name="Qian_Ti_Tiao_Jian__Bi_Du_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="116"/>
       </w:r>
       <w:r>
         <w:t>前提条件（必读）</w:t>
       </w:r>
       <w:bookmarkEnd w:id="115"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>使用业务接口前，需先区分设备所使用环境，钉钉和行业在部分参数调用存在差异，可以包对应的文档为准：</w:t>
         <w:br w:clear="none"/>
         <w:t>【钉钉终端应用】设备激活方式使用手机钉钉扫码设备上的二维码（手机扫设备蓝牙激活）</w:t>
         <w:br w:clear="none"/>
         <w:t>【行业终端应用】设备激活方式使用手机扫码生成配置二维码后出示给设备（设备扫手机二维码激活）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="117" w:name="Yi___Geng_Gai_Li_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="118" w:name="San___Ding_Ding_Zhong_Duan_Ying"/>
         <w:t/>
         <w:bookmarkEnd w:id="118"/>
       </w:r>
       <w:r>
         <w:t>三、钉钉终端应用接入指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="119" w:name="3_1__Jie_Ru_Liu_Cheng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="120" w:name="3_1__Jie_Ru_Liu_Cheng_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="120"/>
       </w:r>
       <w:r>
         <w:t>3.1、接入流程</w:t>
       </w:r>
       <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="121" w:name="1_Huan_Jing_Da_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="122" w:name="1_Huan_Jing_Da_Jian_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="122"/>
       </w:r>
       <w:r>
         <w:t>1.环境搭建</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>第三方应用开发者拿到魔点开放sdk后，需要把aar文件置于libs目录下，通过gradle加载开放sdk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
@@ -6828,12320 +6717,12335 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5295900" cy="584200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="123" w:name="2_Qi_Dong_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="124" w:name="2_Qi_Dong_Pei_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="124"/>
       </w:r>
       <w:r>
         <w:t>2.启动配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>调用开放sdk前需要在AndroidManifest.xml文件中配置启动界面的action，魔点应用会在每次启动后判断第三方应用是否存在，如果存在则会拉起第三方应用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 32"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;activity</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:name</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">".MainActivity"</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 29"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:exported</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">"true"</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:launchMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">"singleTask"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;intent-filter&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;action</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:name</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.action.MAIN"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">=</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">/&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;category</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.category.LAUNCHER"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;/intent-filter&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;intent-filter&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">&lt;/intent-filter&gt;</w:t>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"com.moredian.open.start"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">&lt;intent-filter&gt;</w:t>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;category</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.category.DEFAULT"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;/intent-filter&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...32 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="Para 34"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">&lt;/activity&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="125" w:name="3_sdkChu_Shi_Hua"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text4"/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:bookmarkStart w:id="126" w:name="3_sdkChu_Shi_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="126"/>
       </w:r>
       <w:r>
         <w:t>3.sdk初始化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>调用魔点开放open sdk之前，需要通过MdOpenServer初始化sdk,appKey通过魔点开放平台申请；</w:t>
         <w:br w:clear="none"/>
         <w:t>钉钉终端应用和行业终端应用初始化SDK有些许差异，具体可咨询终端应用对接群；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">private</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> initOpenServer</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">()</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">()</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">MdOpenServer</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">getInstance</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">().</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">().</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">init</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">this</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">this</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">MdOpenServer</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">getInstance</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">().</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">register</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">().</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">appKey</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 41"/>
+        <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="127" w:name="4_Shu_Ju_Jian_Ting"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="128" w:name="4_Shu_Ju_Jian_Ting_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="128"/>
       </w:r>
       <w:r>
         <w:t>4.数据监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>初始化成功后再去注册数据回流监听</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 35"/>
+        <w:pStyle w:val="Para 28"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">@Override</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onInitCallBack</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> isSuccess</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> message</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">{</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Log</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAG</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"onInitCallBack: isSuccess="</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isSuccess</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">",message="</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">message</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">        isInitSuccess </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> isSuccess</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">{</w:t>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Log</w:t>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">d</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">isSuccess</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">);</w:t>
+        <w:t xml:space="preserve">){</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            mOpenListener </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">();</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 13"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">        isInitSuccess </w:t>
-[...2 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">=</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> isSuccess</w:t>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MdOpenServer</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve">getInstance</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">().</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">registerListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">){</w:t>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            getDeviceMode</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">();</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            getDeviceBaseInfo</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">();</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">else</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">new</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">();</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
         <w:t xml:space="preserve">            </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">MdOpenServer</w:t>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">getInstance</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">().</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">registerListener</w:t>
+        <w:t xml:space="preserve">mOpenListener </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">!=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">);</w:t>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">null</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">){</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 13"/>
-[...4 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">();</w:t>
+        <w:t xml:space="preserve">                </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MdOpenServer</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getInstance</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">().</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unRegisterListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 19"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">();</w:t>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
-        <w:br w:clear="none"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...133 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 24"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...38 lines deleted...]
-    <w:p>
       <w:bookmarkStart w:id="129" w:name="5_sdkZhu_Xiao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="130" w:name="5_sdkZhu_Xiao_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="130"/>
       </w:r>
       <w:r>
         <w:t>5.sdk注销</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用或者界面销毁，初始化回调失败，需要通过unRegisterListener注销历史的回流监听，否则下次再次注册，会返回多条相同的数据</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="131" w:name="3_2__Ye_Wu_Jie_Kou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="132" w:name="3_2__Ye_Wu_Jie_Kou_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="132"/>
       </w:r>
       <w:r>
         <w:t>3.2、业务接口</w:t>
       </w:r>
       <w:bookmarkEnd w:id="131"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="133" w:name="Ming_Ci_Jie_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="134" w:name="Ming_Ci_Jie_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="134"/>
       </w:r>
       <w:r>
         <w:t>名词解释</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="135" w:name="Shu_Ju_Hui_Liu_Lei_OpenInitListe"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="136" w:name="Shu_Ju_Hui_Liu_Lei_OpenInitListe_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="136"/>
       </w:r>
       <w:r>
         <w:t>数据回流类OpenInitListener</w:t>
       </w:r>
       <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="61"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">private</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">class</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">extends</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">IOpenListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stub</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> dataCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
+        <w:t xml:space="preserve"> action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve"> result</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> result</w:t>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">throws</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rStyle w:val="Text10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">RemoteException</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>回调方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>dataCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>发起调用open sdk的动作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>dataCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>json格式回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="137" w:name="1_sdkChu_Shi_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="138" w:name="1_sdkChu_Shi_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="138"/>
       </w:r>
       <w:r>
         <w:t>1.sdk初始化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * sdk初始化</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param context 系统上下文</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param openInitListener 初始化回调</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> init</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text10"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...28 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve">@NonNull</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">void</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> init</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Context</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...11 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve"> context</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">Context</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> context</w:t>
+        <w:t xml:space="preserve">OpenInitListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> openInitListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>init</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>上下文</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>init</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openInitListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>OpenInitListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>初始化回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="139" w:name="2_sdkZhu_Ce"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="140" w:name="2_sdkZhu_Ce_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="140"/>
       </w:r>
       <w:r>
         <w:t>2.sdk注册</w:t>
       </w:r>
       <w:bookmarkEnd w:id="139"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * sdk注册</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">register</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="141" w:name="3_sdkChu_Shi_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="142" w:name="3_sdkZhu_Xiao"/>
         <w:t/>
         <w:bookmarkEnd w:id="142"/>
       </w:r>
       <w:r>
         <w:t>3.sdk注销</w:t>
       </w:r>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用销毁后应及时注销sdk，注销后，sdk会断开连接，同时释放持有的资源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * sdk注销</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> release</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="143" w:name="4_Shu_Ju_Jian_Ting"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="144" w:name="4_Zhu_Ce_Shu_Ju_Hui_Liu_Jian_Tin"/>
         <w:t/>
         <w:bookmarkEnd w:id="144"/>
       </w:r>
       <w:r>
         <w:t>4.注册数据回流监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="143"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* 注册数据回流</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* @param listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*/</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> registerListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>registerListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>IOpenListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>继承自IOpenListener.Stub的回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="145" w:name="5_Zhu_Xiao_Shu_Ju_Hui_Liu_Jian_T"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="146" w:name="5_Zhu_Xiao_Shu_Ju_Hui_Liu_Jian_T_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="146"/>
       </w:r>
       <w:r>
         <w:t>5.注销数据回流监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="145"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 注销数据回流</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> unRegisterListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>unRegisterListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>IOpenListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>继承IOpenListener.Stub的回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="147" w:name="6_Huo_Qu_sdkBan_Ben_Hao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="148" w:name="6_Huo_Qu_sdkBan_Ben_Hao_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="148"/>
       </w:r>
       <w:r>
         <w:t>6.获取sdk版本号</w:t>
       </w:r>
       <w:bookmarkEnd w:id="147"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取sdk版本号</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">int</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getVersionCode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="149" w:name="7_Huo_Qu_sdkBan_Ben_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="150" w:name="7_Huo_Qu_sdkBan_Ben_Ming_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="150"/>
       </w:r>
       <w:r>
         <w:t>7.获取sdk版本名</w:t>
       </w:r>
       <w:bookmarkEnd w:id="149"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取sdk版本名</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getVersionName</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="151" w:name="8_Huo_Qu_She_Bei_Xin_Xi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="152" w:name="8_Huo_Qu_She_Bei_Xin_Xi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="152"/>
       </w:r>
       <w:r>
         <w:t>8.获取设备信息</w:t>
       </w:r>
       <w:bookmarkEnd w:id="151"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * 获取设备基本信息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="79"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-        <w:br w:clear="none"/>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getDeviceBaseInfo</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">()</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>返回结果：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="62"/>
         </w:numPr>
-        <w:pStyle w:val="Para 06"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 33"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"sn"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"090902190730KN0015"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"romVersion"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">20124</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"romVersionName"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"2.1.24.0"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"appVersion"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2158</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"appVersionName"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"V1001.2.0.0-xtest"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>sn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>设备唯一标记</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>romVersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>rom版本号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>romVersionName</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>rom版本名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appVersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>魔点app版本号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appVersionName</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>魔点app版本名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="153" w:name="9_Huo_Qu_She_Bei_device_hostMo_S"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="154" w:name="9_Huo_Qu_She_Bei_device_hostMo_S_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="154"/>
       </w:r>
       <w:r>
         <w:t>9.获取设备device host模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="57"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 22"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取设备device host模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return 1 host模式 0 device模式 -1 获取失败</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">int</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getDeviceHostMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设备系统每次启动默认处于host模式</w:t>
         <w:br w:clear="none"/>
         <w:t>device模式：usb线连接adb时设备必须处于device模式</w:t>
         <w:br w:clear="none"/>
         <w:t>host模式：以太网正常工作时必须处于host模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="155" w:name="10_Qie_Huan_She_Bei_device_hostM"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="156" w:name="10_Qie_Huan_She_Bei_device_hostM_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="156"/>
       </w:r>
       <w:r>
         <w:t>10.切换设备device host模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 切换设备device host 模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param model 1 host模式 0 device模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> swicthDeviceHostMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> model</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>每次切换模式后，因为切换存在延迟，若需要通过getDeviceHostMode获取当前模式，需要延迟1秒以上，否则获取到的状态可能有误</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="157" w:name="11_Kai_Qi_Wang_Luo_adb"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="158" w:name="11_Kai_Qi_Wang_Luo_adb_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="158"/>
       </w:r>
       <w:r>
         <w:t>11.开启网络adb</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 是否开启网络adb</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param enable true开启 false 关闭</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> enableAdb</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> enable</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="159" w:name="12_Kai_Qi_She_Bei_Diao_Shi_Shu_C"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="160" w:name="12_Kai_Qi_She_Bei_Diao_Shi_Shu_C_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="160"/>
       </w:r>
       <w:r>
         <w:t>12.开启设备调试输出</w:t>
       </w:r>
       <w:bookmarkEnd w:id="159"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 是否设备日志logcat输出</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param enable true开启 false 关闭</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> enableLogcat</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> enable</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="161" w:name="13_She_Zhi_Shua_Lian_Mo_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="162" w:name="13_She_Zhi_Shua_Lian_Mo_Shi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="162"/>
       </w:r>
       <w:r>
         <w:t>13.设置刷脸模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="161"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="77"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="77"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置识别模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="77"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param mode 1多人识别 2单人识别</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="77"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="77"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="77"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> setRecognizeMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> mode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>setRecognizeMode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>mode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>1多人识别 2单人识别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="163" w:name="14_Diao_Yong_Shua_Lian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="164" w:name="14_Diao_Yong_Shua_Lian_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="164"/>
       </w:r>
       <w:r>
         <w:t>14.调用刷脸</w:t>
       </w:r>
       <w:bookmarkEnd w:id="163"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 调用刷脸</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 刷脸超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> detectFace</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>detectFace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到刷脸页后，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>结果通过IOpenListener回调返回</w:t>
         <w:br w:clear="none"/>
         <w:t>回调action: detect_face</w:t>
         <w:br w:clear="none"/>
         <w:t>识别成功json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="65"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"data"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"personId"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"10021"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"personName"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"xxx"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"sceneType"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text10"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"temperature"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text9"/>
+          <w:rStyle w:val="Text10"/>
         </w:rPr>
         <w:t xml:space="preserve">0.0</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">},</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"识别成功"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"200"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>识别失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"识别失败，陌生人"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"400"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="165" w:name="15_Diao_Yong_Shua_Qia"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="166" w:name="15_Diao_Yong_Shua_Qia_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="166"/>
       </w:r>
       <w:r>
         <w:t>15.调用刷卡</w:t>
       </w:r>
       <w:bookmarkEnd w:id="165"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 调用刷卡</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 刷卡超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> swipCard</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>swipCard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到刷卡页后，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>结果通过IOpenListener回调返回</w:t>
         <w:br w:clear="none"/>
         <w:t>回调action: swipe_card</w:t>
         <w:br w:clear="none"/>
         <w:t>成功json:</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"data"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"2037175851"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"result"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"200"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"message"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"刷卡成功"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>失败json:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"message"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"设备不支持刷卡"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"result"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"400"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="167" w:name="16_Diao_Yong_Sao_Ma"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="168" w:name="16_Diao_Yong_Sao_Ma_1"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="168"/>
+      </w:r>
+      <w:r>
+        <w:t>16.调用扫码</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="167"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...80 lines deleted...]
-        <w:t>失败json:</w:t>
+        <w:pStyle w:val="Para 05"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">/**</w:t>
+        <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="71"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...69 lines deleted...]
-      <w:bookmarkEnd w:id="167"/>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     * 调用扫码</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="71"/>
         </w:numPr>
-        <w:pStyle w:val="Para 05"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">/**</w:t>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     * @param timeOut 扫码超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="71"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">     * 调用扫码</w:t>
+        <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="71"/>
         </w:numPr>
-        <w:pStyle w:val="Para 04"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">     * @param timeOut 扫码超时时间</w:t>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
-[...12 lines deleted...]
-          <w:numId w:val="60"/>
+          <w:numId w:val="71"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> scanQrCode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>scanQrCode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到扫码页后，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>回调action: scan_qr_code</w:t>
         <w:br w:clear="none"/>
         <w:t>成功json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"data"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"www.moredian.com"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"200"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"扫码成功"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="64"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"设备不支持扫码"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"400"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="169" w:name="17_Tong_Guo_Qia_Hao_Huo_Qu_Ren_Y"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="170" w:name="17_Tong_Guo_Qia_Hao_Huo_Qu_Ren_Y_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="170"/>
       </w:r>
       <w:r>
         <w:t>17.通过卡号获取人员信息</w:t>
       </w:r>
       <w:bookmarkEnd w:id="169"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 通过卡号获取用户信息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param cardNo</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getUserInfoByCard</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bizNo</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text10"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...28 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve">@NonNull</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">void</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> getUserInfoByCard</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> cardNo</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getUserInfoByCard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>bizNo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>业务流水号，需要保证唯一性，设置后魔点开放服务会携带该参数返回</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getUserInfoByCard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>cardNo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>通过卡号获取用户信息，需要提前在魔点微应用绑定人员和卡号关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>回调action: get_user_info</w:t>
         <w:br w:clear="none"/>
         <w:t>成功json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:pStyle w:val="Para 31"/>
+        <w:pStyle w:val="Para 25"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"data"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"bizNo"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"xxxxxxxxxxxxx"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"cardNum"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"2037175851"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"dingUserId"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"1000"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
+          <w:rStyle w:val="Text9"/>
         </w:rPr>
         <w:t xml:space="preserve">"id"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32909</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text9"/>
         </w:rPr>
-        <w:t xml:space="preserve">32909</w:t>
+        <w:t xml:space="preserve">"name"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"xxx"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">"name"</w:t>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"status"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">"xxx"</w:t>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">},</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"message"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"query card info success"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text4"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">"status"</w:t>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text9"/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:t xml:space="preserve">"200"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:pStyle w:val="Para 31"/>
+        <w:pStyle w:val="Para 25"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"message"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"query card info fail"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"result"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"400"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">}</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="171" w:name="18_Zhong_Qi_She_Bei"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text4"/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:bookmarkStart w:id="172" w:name="18_Zhong_Qi_She_Bei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="172"/>
       </w:r>
       <w:r>
         <w:t>18.重启设备</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 重启设备</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> reboot</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="173" w:name="19_Kai_Men"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="174" w:name="19_Kai_Men_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="174"/>
       </w:r>
       <w:r>
         <w:t>19.开门</w:t>
       </w:r>
       <w:bookmarkEnd w:id="173"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="81"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="81"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 开门</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="81"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="81"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="81"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> openDoor</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> isUserDefaultTime</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">long</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> openDoorTime</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>isUserDefaultTime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>boolean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否使用开放服务默认开门时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoorTime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>毫秒，自定义开门时间，isUserDefaultTime false生效</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="175" w:name="20_She_Bei_Yin_Liang_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="176" w:name="20_She_Bei_Yin_Liang_Pei_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="176"/>
       </w:r>
       <w:r>
         <w:t>20.设备音量配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="175"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-100范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置设备音量</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param volume 0-100内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlVolume</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> volume</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlVolume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>volume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备整体音量大小</w:t>
               <w:br w:clear="none"/>
               <w:t>范围：0-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="177" w:name="21_She_Bei_ledBu_Guang_Deng_Lian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="178" w:name="21_She_Bei_ledBu_Guang_Deng_Lian_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="178"/>
       </w:r>
       <w:r>
         <w:t>21.设备led补光灯亮度配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="177"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-255范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置led补光灯亮度</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param value 0-255内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlLed</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> value</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlLed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备led亮度</w:t>
               <w:br w:clear="none"/>
               <w:t>范围：0-255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="179" w:name="22_She_Bei_Ping_Mu_Liang_Du_Pei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="180" w:name="22_She_Bei_Ping_Mu_Liang_Du_Pei_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="180"/>
       </w:r>
       <w:r>
         <w:t>22.设备屏幕亮度配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="179"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-255范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置屏幕亮度</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param value 0-255内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlScreenLight</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> value</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlScreenLight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备屏幕亮度</w:t>
               <w:br w:clear="none"/>
               <w:t>范围：0-255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="181" w:name="23_Li_Xian_Yu_Yin_He_Cheng_He_Bo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="182" w:name="23_Li_Xian_Yu_Yin_He_Cheng_He_Bo_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="182"/>
       </w:r>
       <w:r>
         <w:t>23.离线语音合成和播放</w:t>
       </w:r>
       <w:bookmarkEnd w:id="181"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 离线语音合成播放</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param content</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-        <w:br w:clear="none"/>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> playTts</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> content</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>回调action: play_tts</w:t>
+        <w:br w:clear="none"/>
+        <w:t>成功json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:pStyle w:val="Para 06"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"message"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"播放成功"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"result"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"200"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>回调action: play_tts</w:t>
-[...1 lines deleted...]
-        <w:t>成功json:</w:t>
+        <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="82"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">"播放成功"</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">"TTS组件未初始化"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">"200"</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:t xml:space="preserve">"400"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...66 lines deleted...]
-    <w:p>
       <w:bookmarkStart w:id="183" w:name="24_Wu_Xian_Wang_Luo_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="184" w:name="24_Wu_Xian_Wang_Luo_Pei_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="184"/>
       </w:r>
       <w:r>
         <w:t>24.无线网络配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="183"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 无线网络配置</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 无线网络配置超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> startWifiSet</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>startWifiSet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到无线网配置界面，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="185" w:name="25_You_Xian_Wang_Luo_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="186" w:name="25_You_Xian_Wang_Luo_Pei_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="186"/>
       </w:r>
       <w:r>
         <w:t>25.有线网络配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="185"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="78"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="78"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 有线网络配置</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="78"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 有线网络配置超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="78"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> startEtherSet</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>startEtherSet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到有线网配置界面，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>回调action: start_ethernet</w:t>
         <w:br w:clear="none"/>
         <w:t>成功直接跳转</w:t>
         <w:br w:clear="none"/>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="73"/>
         </w:numPr>
-        <w:pStyle w:val="Para 16"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text12"/>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"message"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"网线未插入"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"result"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"400"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="187" w:name="26_Ying_Yong_Ri_Zhi_Cun_Chu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="188" w:name="26_Ying_Yong_Ri_Zhi_Cun_Chu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="188"/>
       </w:r>
       <w:r>
         <w:t>26.应用日志存储</w:t>
       </w:r>
       <w:bookmarkEnd w:id="187"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* 保存日志</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* @param log 日志信息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*/</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> saveLog</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> log</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="189" w:name="Top_of_78_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>常见问题</w:t>
       </w:r>
       <w:bookmarkEnd w:id="189"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="190" w:name="Chang_Jian_Wen_Ti_Q_Kai_Fa_Dui_J"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Text11"/>
+      <w:bookmarkStart w:id="190" w:name="Chang_Jian_Wen_Ti"/>
+      <w:bookmarkStart w:id="191" w:name="Chang_Jian_Wen_Ti_Q_Kai_Fa_Dui_J"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="192" w:name="Chang_Jian_Wen_Ti_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="192"/>
       </w:r>
       <w:r>
         <w:t>常见问题</w:t>
       </w:r>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
+        <w:pStyle w:val="Para 21"/>
       </w:pPr>
       <w:r>
         <w:t>Q：开发对接过程中遇到问题如何咨询？</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="193" w:name="1_Fei_Ding_Ye_Wu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="194" w:name="1_Fei_Ding_Ye_Wu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="194"/>
       </w:r>
       <w:r>
         <w:t>1.非钉业务</w:t>
       </w:r>
       <w:bookmarkEnd w:id="193"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>打开微信扫码进群</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="2552700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_18799724669c1a13.png" id="35" name="attach_18799724669c1a13.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -19159,109 +19063,105 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="2552700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="195" w:name="2_Ding_Ding_Ye_Wu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="196" w:name="2_Ding_Ding_Ye_Wu_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="196"/>
       </w:r>
       <w:r>
         <w:t>2.钉钉业务</w:t>
       </w:r>
       <w:bookmarkEnd w:id="195"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>请打开钉钉扫码进群（如果二维码失效请在钉钉使用群号“34405002515”搜索入群。）</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="5461000" cy="8851900"/>
+            <wp:extent cx="5727700" cy="8039100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="attach_184843135e8e4763.png" id="36" name="attach_184843135e8e4763.png"/>
+            <wp:docPr descr="attach_18c2affb95d19254.png" id="36" name="attach_18c2affb95d19254.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="attach_184843135e8e4763.png" id="0" name="attach_184843135e8e4763.png"/>
+                    <pic:cNvPr descr="attach_18c2affb95d19254.png" id="0" name="attach_18c2affb95d19254.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5461000" cy="8851900"/>
+                      <a:ext cx="5727700" cy="8039100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
-      </w:r>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:br w:clear="none"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>Q：如何添加钉钉平台的机构CorpID实现授权绑定？</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>1.在手机钉钉工作台中搜索【魔点门禁】微应用并开通；登录</w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tooltip="钉钉开放平台-开发者后台">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>钉钉开放平台-开发者后台</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>，获取CorpID。</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5727700" cy="7404100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
@@ -19561,51 +19461,51 @@
         <w:br w:clear="none"/>
         <w:t>其中nonce、orgId、signVersion、timestamp 通过魔点云端发送的回调请求Query参数中获取；</w:t>
         <w:br w:clear="none"/>
         <w:t>其中bodyMd5 = MD5(bodyStr)，MD5为MD5加密32位小写。bodyStr为魔点云端发送的回调请求中Body报文里原始字符串，需要直接将body报文转成String，不能进行Json反序列化之后再转换成String，否则会出现数据中字段顺序不一致的情况，从而导致验签不通过；body报文转成String。</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:hyperlink r:id="rId52" w:tooltip="Java语言参考">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>Java语言参考</w:t>
           <w:br w:clear="none"/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>其中orgAuthKey为orgId对应的orgAuthKey，也就是获取accessToken对应的orgAuthKey。</w:t>
         <w:br w:clear="none"/>
         <w:t>（3）签名比对：</w:t>
         <w:br w:clear="none"/>
         <w:t>用户云端本地签名值signature计算完成，与魔点云端发送的回调请求Query参数中获取的签名值signature进行比较，一致则验签通过，不一致则验签未通过。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
+        <w:pStyle w:val="Para 21"/>
       </w:pPr>
       <w:r>
         <w:t>Q：如何调用三方鉴权接口？</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4216400" cy="3708400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="attach_17a93587939da4b2.png" id="42" name="attach_17a93587939da4b2.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="attach_17a93587939da4b2.png" id="0" name="attach_17a93587939da4b2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -19652,10868 +19552,10868 @@
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>参数类型是File，参数值是一个图片，二进制文件，需要用post multipart/form-data的方式上传。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>Q：接口中人脸图片有何限制？</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t>人脸图片大小不能超过2M，图片的像素需要小于1920X1920。</w:t>
         <w:br w:clear="none"/>
         <w:t>人员和成员相关接口的人脸图片，人脸图片中人脸的像素大小至少为200X200，并非整体图片像素大小。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 22"/>
+        <w:pStyle w:val="Para 21"/>
       </w:pPr>
       <w:r>
         <w:t>Q：元石开放私有化文档</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 33"/>
+        <w:pStyle w:val="Para 26"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:t>私有化文档附件：</w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tooltip="元石开放V5.0私有化接口文档">
         <w:r>
           <w:t>元石开放V5.0私有化接口文档</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 36"/>
+        <w:pStyle w:val="Para 30"/>
       </w:pPr>
       <w:r>
         <w:t>附件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="44"/>
         </w:numPr>
-        <w:pStyle w:val="Para 30"/>
+        <w:pStyle w:val="Para 29"/>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:tooltip="元石开放V5.0接口文档.pdf">
         <w:r>
           <w:t>元石开放V5.0接口文档.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="197" w:name="Top_of_79_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>错误码说明-魔蓝</w:t>
       </w:r>
       <w:bookmarkEnd w:id="197"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:bookmarkStart w:id="198" w:name="Cuo_Wu_Ma__Miao_Shu_Xin_Xi"/>
             <w:pPr>
-              <w:pStyle w:val="Para 42"/>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
             <w:bookmarkEnd w:id="198"/>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>错误码</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆效参数异常错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010000006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务调⽤超时</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010170022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>token⽆效</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆效参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>没有权限</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未找到资源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务器异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011191500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>远程服务调⽤失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011191404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>权限组不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011199404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员与权限组⽆绑定关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011191403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>权限组绑定类型异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011192403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>权限组同步中</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011193403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>全员组已满员，⽆需绑定操作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011192404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员未录⼊⼈脸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011197404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011193404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔下不存在成员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011194404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>成员未存在部⻔中</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011195404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>群组⽆绑定部⻔</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011196404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔与权限组⽆绑定关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011198404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>设备不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>更新tpId失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽇期格式错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议室初始化配置失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>图⽚/⽂件超出允许范围</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>设备未开启会议室模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽇期范围错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未检测到⼈脸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸超出最⼤检测范围</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与⻔禁业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与考勤业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与会议室业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与访客业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与签到业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与测温业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>[%s]与梯控业务互斥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔或楼宇名称⻓度不能超过100位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>楼宇名称不能为空</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>请输⼊正确的单元数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>请输⼊正确的楼层数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>请输⼊正确的户室数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务器异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆效参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>验证码错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>验证码已过期</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>账号不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼿机号格式错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011500005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>账号已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务器繁忙，请稍后重试</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>该时段已被抢占</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议室时间有误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议时间不在会议室开放时间段内</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>预约时段超过会议室单次可预定最⻓时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议时间不在会议室开放时间段内</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议预约不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>基础配置 code不可⽤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议室已被删除，请重新预约</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议室已停⽌使⽤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽬前会议模式只⽀持参会⼈员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议预约时间有误，请重新选择</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议室开放时间不合法</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010990034</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>会议的开始时间不能⼩于当前时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010420001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆效参数异常错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>外部联系⼈已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>外部联系⼈不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>外部联系⼈[%s]已存在，⽆需重复添加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>tpId已存在于外部联系⼈</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>外部联系⼈[%s]已存在，⽆需重复添加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>身份证号码已存在于外部联系⼈</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010421022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>外部联系⼈[%s] [%s]已存在，⽆需重复添加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>机构已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>机构不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>机构尚未停⽤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>业务尚未完全停⽤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未找到根位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽗位置不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>位置不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>拒绝删除树型位置节点</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>上级部⻔不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>组已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>组已不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>拒绝修改系统默认群组</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>拒绝删除系统创建的组</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>系统默认群组不⽀持本操作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸与[%s]相似</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽗机构不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>根部⻔不能被删除</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>前⼀次变更操作还未完成，稍后再试</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔tpId已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔未授权</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>权限组tpId已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>权限组同步中</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数有误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>成员[%s]已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>成员不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>存储图⽚异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>存储图⽚失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>请上传合格的⼈脸图⽚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>识别照⽚中存在多张⼈脸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>裁剪⼈脸照⽚异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>成员关系不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔下还有成员存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔下还有⼦部⻔存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼿机号已存在于机构成员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸照⽚太⼩</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>管理员⽆法被删除</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>tpId[%s]的成员已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>身份证号码有误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员未授权</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸⼤⼩⾄少为%s*%s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼯号已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>图⽚⽆法访问</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼿机号格式不正确</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>邮箱格式不正确</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>身份证格式不正确</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>超出⼯号⽀持最⼤位数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>邮箱已存在于机构成员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010140050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼿机号码不正确</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员存在群组关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员尚未上传⼈脸照⽚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸照⽚不完整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>眼部被遮挡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>墨镜遮挡眼部</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>嘴巴被遮挡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸旋转⻆度过⼤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸上下⻆度过⼤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸左右⻆度过⼤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>照⽚太模糊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>照⽚不符合要求</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>不是⼈脸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>开⻔信号值只能是0到8位数字</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸库变更频繁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸图⽚⾮正脸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸图⽚旋转度过⼤</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>带眼镜且已闭眼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未带眼镜且已闭眼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡已经绑定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈员已绑卡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡已冻结</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡被注销</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆效卡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡信息不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未绑卡,操作⽆效</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡⽚已冻结，请勿重复操作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>该机构下⽆可导出的⼈员</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141034</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>选择⼈数超过1万⼈，请调整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>请核对10位卡号是否正确</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>sip账号已存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>sip密码加密失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>楼宇信息不存在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⽆数据需要导出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>导出任务异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>此卡已被绑定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>卡号格式错误，必须为10位数字[%s]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010141043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>此卡已被解绑</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>部⻔名称重复</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010423030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>批量创建部⻔数量上限1000个</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸亮度过低</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸佩戴⼝罩</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸完整度过低</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>⼈脸被遮挡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>眼睛闭合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010142005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>嘴巴未闭合</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="199" w:name="Top_of_80_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>错误码说明-钉钉</w:t>
       </w:r>
       <w:bookmarkEnd w:id="199"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:bookmarkStart w:id="200" w:name="Cuo_Wu_Ma__Miao_Shu_Xin_Xi_1"/>
             <w:pPr>
-              <w:pStyle w:val="Para 42"/>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
             <w:bookmarkEnd w:id="200"/>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>错误码</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010000001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>无效参数异常错误</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010000006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务调用超时</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>010170022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Token 无效</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>无效参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>没有权限</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>未找到资源</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011190500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>服务器异常</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>011191500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>远程服务调用失败</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="201" w:name="Top_of_279_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>智能终端开放接口(非钉)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="201"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="202" w:name="Yi___Xing_Ye_Zhong_Duan_Ying_Yon_1"/>
       <w:bookmarkStart w:id="203" w:name="Yi___Xing_Ye_Zhong_Duan_Ying_Yon"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="204" w:name="Yi___Xing_Ye_Zhong_Duan_Ying_Yon_2"/>
         <w:t/>
         <w:bookmarkEnd w:id="204"/>
       </w:r>
       <w:r>
         <w:t>一、行业终端应用接入指南</w:t>
       </w:r>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="205" w:name="1_1__Jie_Ru_Liu_Cheng"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="206" w:name="1_1__Jie_Ru_Liu_Cheng_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="206"/>
       </w:r>
       <w:r>
         <w:t>1.1、接入流程</w:t>
       </w:r>
       <w:bookmarkEnd w:id="205"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="207" w:name="Huan_Jing_Da_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="208" w:name="Huan_Jing_Da_Jian_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="208"/>
       </w:r>
       <w:r>
         <w:t>环境搭建</w:t>
       </w:r>
       <w:bookmarkEnd w:id="207"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>第三方应用开发者拿到魔点开放sdk后，需要把aar文件置于libs目录下，通过gradle加载开放sdk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distB="0" distL="0" distR="0" distT="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
@@ -30542,7542 +30442,7542 @@
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5003800" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:pStyle w:val="Para 39"/>
+        <w:pStyle w:val="Para 36"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">implementation</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">name</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'base_open_1.0.0_1'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ext</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'aar'</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="209" w:name="Qi_Dong_Pei_Zhi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text4"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:bookmarkStart w:id="210" w:name="Qi_Dong_Pei_Zhi_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="210"/>
       </w:r>
       <w:r>
         <w:t>启动配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="209"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>调用开放sdk前需要在AndroidManifest.xml文件中配置启动界面的action，魔点应用会在每次启动后判断第三方应用是否存在，如果存在则会拉起第三方应用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 32"/>
+        <w:pStyle w:val="Para 17"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;activity</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:name</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">".MainActivity"</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 29"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:exported</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">"true"</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">android:launchMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">=</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">"singleTask"</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text8"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 12"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;intent-filter&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.action.MAIN"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="1 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;category</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.category.LAUNCHER"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;/intent-filter&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="2 Block"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;intent-filter&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"com.moredian.open.start"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;category</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">android:name</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">=</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"android.intent.category.DEFAULT"</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pStyle w:val="Para 09"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">/&gt;</w:t>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;/intent-filter&gt;</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="1 Block"/>
-[...41 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="Para 24"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;/activity&gt;</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="211" w:name="sdkChu_Shi_Hua"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 4"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text4"/>
-        </w:rPr>
-[...229 lines deleted...]
-          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:bookmarkStart w:id="212" w:name="sdkChu_Shi_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="212"/>
       </w:r>
       <w:r>
         <w:t>sdk初始化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="211"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>调用魔点开放open sdk之前，需要通过MdOpenServer初始化sdk,需传入appId和appKey，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>可通过魔点开放平台-&gt;终端安卓应用-&gt;行业终端应用-创建项目（应用）获取</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">private</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> initOpenServer</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">()</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">()</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">MdOpenServer</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">getInstance</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">().</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">().</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">init</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">this</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">this</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:pStyle w:val="Para 27"/>
+        <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="213" w:name="Shu_Ju_Jian_Ting"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="214" w:name="Shu_Ju_Jian_Ting_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="214"/>
       </w:r>
       <w:r>
         <w:t>数据监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="213"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>初始化成功后再去注册数据回流监听</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="69"/>
         </w:numPr>
-        <w:pStyle w:val="Para 35"/>
+        <w:pStyle w:val="Para 28"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">@Override</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="69"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> onInitCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> isSuccess</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> message</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">)</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="69"/>
         </w:numPr>
-        <w:pStyle w:val="Para 20"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">Log</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">d</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">TAG</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
         <w:t xml:space="preserve">"onInitCallBack: isSuccess="</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">+</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
+        <w:t xml:space="preserve">isSuccess</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">+</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">isSuccess</w:t>
+          <w:rStyle w:val="Text9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">",message="</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">+</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">message</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="69"/>
         </w:numPr>
-        <w:pStyle w:val="Para 34"/>
+        <w:pStyle w:val="Para 31"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text12"/>
+          <w:rStyle w:val="Text6"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="215" w:name="sdkChu_Shi_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="216" w:name="sdkZhu_Xiao"/>
         <w:t/>
         <w:bookmarkEnd w:id="216"/>
       </w:r>
       <w:r>
         <w:t>sdk注销</w:t>
       </w:r>
       <w:bookmarkEnd w:id="215"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用或者界面销毁，初始化回调失败，需要通过unRegisterListener注销历史的回流监听，否则下次再次注册，会返回多条相同的数据</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="217" w:name="1_2__Ye_Wu_Jie_Kou"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="218" w:name="1_2__Ye_Wu_Jie_Kou_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="218"/>
       </w:r>
       <w:r>
         <w:t>1.2、业务接口</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="219" w:name="Ming_Ci_Jie_Shi_2"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="220" w:name="_strong_Ming_Ci_Jie_Shi___strong"/>
         <w:t/>
         <w:bookmarkEnd w:id="220"/>
       </w:r>
       <w:r>
         <w:t>名词解释</w:t>
       </w:r>
       <w:bookmarkEnd w:id="219"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="221" w:name="OpenInitListener_Chu_Shi_Hua_Hui"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="222" w:name="_strong_OpenInitListener_Chu_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="222"/>
       </w:r>
       <w:r>
         <w:t>OpenInitListener 初始化回调</w:t>
       </w:r>
       <w:bookmarkEnd w:id="221"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="68"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">private</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">class</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">extends</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">IOpenListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">.</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stub</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="68"/>
         </w:numPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> dataCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
+        <w:t xml:space="preserve"> action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve"> result</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text5"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> result</w:t>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">throws</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rStyle w:val="Text10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">RemoteException</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>回调方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>dataCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>发起调用open sdk的动作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>dataCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>json格式回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="223" w:name="AuthCallBack_Shou_Quan_Hui_Diao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="224" w:name="_strong_AuthCallBack_Shou_Quan_H"/>
         <w:t/>
         <w:bookmarkEnd w:id="224"/>
       </w:r>
       <w:r>
         <w:t>AuthCallBack 授权回调</w:t>
       </w:r>
       <w:bookmarkEnd w:id="223"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">interface</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">AuthCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> onAuthBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> var1</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> var2</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:pStyle w:val="Para 27"/>
+        <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>回调方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>onAuthBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>var1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>boolean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>授权是否成功</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>onAuthBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>var2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>授权结果信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="225" w:name="OpenResultListener_Shu_Ju_Hui_Di"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="226" w:name="_strong_OpenResultListener_Shu_J"/>
         <w:t/>
         <w:bookmarkEnd w:id="226"/>
       </w:r>
       <w:r>
         <w:t>OpenResultListener 数据回调</w:t>
       </w:r>
       <w:bookmarkEnd w:id="225"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:pStyle w:val="Para 21"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Para 17"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">interface</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenResultListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">{</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:pStyle w:val="Para 09"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> resultCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
+        <w:t xml:space="preserve"> action</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> result</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">);</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:pStyle w:val="Para 27"/>
+        <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">}</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>回调方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>resultCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>调用的开放方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>resultCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>返回结果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="227" w:name="1__sdkChu_Shi_Hua"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="228" w:name="1__sdkChu_Shi_Hua_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="228"/>
       </w:r>
       <w:r>
         <w:t>1. sdk初始化</w:t>
       </w:r>
       <w:bookmarkEnd w:id="227"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * sdk初始化</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param context 系统上下文</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param openInitListener 初始化回调</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> init</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Text10"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...28 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve">@NonNull</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">void</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> init</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Context</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...11 lines deleted...]
-          <w:rStyle w:val="Text10"/>
+        <w:t xml:space="preserve"> context</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">Context</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> context</w:t>
+        <w:t xml:space="preserve">OpenInitListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> openInitListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>init</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>上下文</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>init</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openInitListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>OpenInitListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>初始化回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="229" w:name="2___Huo_Qu_Shou_Quan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="230" w:name="2____strong_Huo_Qu_Shou_Quan___s"/>
         <w:t/>
         <w:bookmarkEnd w:id="230"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
         <w:t>获取授权</w:t>
       </w:r>
       <w:bookmarkEnd w:id="229"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * @param appId 终端开放平台创建的appId</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * @param appKey 终端开放平台创建的appKey</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getAuth</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
+        <w:t xml:space="preserve"> appId</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
+        <w:t xml:space="preserve"> appKey</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">,</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
-        <w:t xml:space="preserve">String</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> appKey</w:t>
+        <w:t xml:space="preserve">AuthCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> authCallBack</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getAuth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appId</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>终端开放平台创建的appId</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getAuth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appKey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>终端开放平台创建的appKey</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getAuth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>authCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>AuthCallBack</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="231" w:name="3___sdkZhu_Xiao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="232" w:name="3____strong_sdkZhu_Xiao___strong"/>
         <w:t/>
         <w:bookmarkEnd w:id="232"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
         <w:t>sdk注销</w:t>
       </w:r>
       <w:bookmarkEnd w:id="231"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>应用销毁后应及时注销sdk，注销后，sdk会断开连接，同时释放持有的资源</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * sdk注销</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> release</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="233" w:name="4___Zhu_Ce_Shu_Ju_Hui_Liu_Jian_T"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="234" w:name="4____strong_Zhu_Ce_Shu_Ju_Hui_Li"/>
         <w:t/>
         <w:bookmarkEnd w:id="234"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
         <w:t>注册数据回流监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="233"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="63"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="63"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* 注册数据回流</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="63"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* @param listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="63"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*/</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> registerListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>registerListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>IOpenListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>继承自IOpenListener.Stub的回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="235" w:name="5___Zhu_Xiao_Shu_Ju_Hui_Liu_Jian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="236" w:name="5____strong_Zhu_Xiao_Shu_Ju_Hui"/>
         <w:t/>
         <w:bookmarkEnd w:id="236"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
         <w:t>注销数据回流监听</w:t>
       </w:r>
       <w:bookmarkEnd w:id="235"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 注销数据回流</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> unRegisterListener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOpenListener</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> listener</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>unRegisterListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>IOpenListener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>继承IOpenListener.Stub的回调</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="237" w:name="6___Huo_Qu_sdkBan_Ben_Hao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="238" w:name="6____strong_Huo_Qu_sdkBan_Ben_Ha"/>
         <w:t/>
         <w:bookmarkEnd w:id="238"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
         <w:t>获取sdk版本号</w:t>
       </w:r>
       <w:bookmarkEnd w:id="237"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取sdk版本号</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">int</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getVersionCode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="239" w:name="7___Huo_Qu_sdkBan_Ben_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="240" w:name="7____strong_Huo_Qu_sdkBan_Ben_Mi"/>
         <w:t/>
         <w:bookmarkEnd w:id="240"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">7. </w:t>
         <w:t>获取sdk版本名</w:t>
       </w:r>
       <w:bookmarkEnd w:id="239"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="74"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="74"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取sdk版本名</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="74"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="74"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getVersionName</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="241" w:name="8___Huo_Qu_She_Bei_Xin_Xi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="242" w:name="8____strong_Huo_Qu_She_Bei_Xin_X"/>
         <w:t/>
         <w:bookmarkEnd w:id="242"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8. </w:t>
         <w:t>获取设备信息</w:t>
       </w:r>
       <w:bookmarkEnd w:id="241"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * 获取设备基本信息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> * @return</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text5"/>
         </w:rPr>
         <w:t xml:space="preserve">String</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getDeviceBaseInfo</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>返回结果：{“sn”:”090902190730KN0015”,”romVersion”:20124,”romVersionName”:”2.1.24.0”,”appVersion”:2158,”appVersionName”:”V1001.2.0.0-xtest”}</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>sn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>设备唯一标记</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>romVersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>rom版本号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>romVersionName</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>rom版本名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appVersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>魔点app版本号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>appVersionName</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>魔点app版本名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="243" w:name="9___Huo_Qu_She_Bei_device_hostMo"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="244" w:name="9____strong_Huo_Qu_She_Bei_devic"/>
         <w:t/>
         <w:bookmarkEnd w:id="244"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">9. </w:t>
         <w:t>获取设备device host模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="243"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:pStyle w:val="Para 23"/>
+        <w:pStyle w:val="Para 22"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text6"/>
+          <w:rStyle w:val="Text11"/>
         </w:rPr>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 获取设备device host模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @return 1 host模式 0 device模式 -1 获取失败</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">int</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getDeviceHostMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设备系统每次启动默认处于host模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>device模式：usb线连接adb时设备必须处于device模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>host模式：以太网正常工作时必须处于host模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="245" w:name="10___Qie_Huan_She_Bei_device_hos"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="246" w:name="10____strong_Qie_Huan_She_Bei_de"/>
         <w:t/>
         <w:bookmarkEnd w:id="246"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">10. </w:t>
         <w:t>切换设备device host模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 切换设备device host 模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param model 1 host模式 0 device模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> swicthDeviceHostMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> model</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>每次切换模式后，因为切换存在延迟，若需要通过getDeviceHostMode获取当前模式，需要延迟1秒以上，否则获取到的状态可能有误</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="247" w:name="11___Kai_Qi_Wang_Luo_adb"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="248" w:name="11____strong_Kai_Qi_Wang_Luo_adb"/>
         <w:t/>
         <w:bookmarkEnd w:id="248"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">11. </w:t>
         <w:t>开启网络adb</w:t>
       </w:r>
       <w:bookmarkEnd w:id="247"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 是否开启网络adb</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param enable true开启 false 关闭</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> enableAdb</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> enable</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="249" w:name="12___Kai_Qi_She_Bei_Diao_Shi_Shu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="250" w:name="12____strong_Kai_Qi_She_Bei_Diao"/>
         <w:t/>
         <w:bookmarkEnd w:id="250"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">12. </w:t>
         <w:t>开启设备调试输出</w:t>
       </w:r>
       <w:bookmarkEnd w:id="249"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 是否设备日志logcat输出</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param enable true开启 false 关闭</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> enableLogcat</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> enable</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="251" w:name="13___She_Zhi_Shua_Lian_Mo_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="252" w:name="13____strong_She_Zhi_Shua_Lian_M"/>
         <w:t/>
         <w:bookmarkEnd w:id="252"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">13. </w:t>
         <w:t>设置刷脸模式</w:t>
       </w:r>
       <w:bookmarkEnd w:id="251"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置识别模式</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param mode 1多人识别 2单人识别</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> setRecognizeMode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> mode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>setRecognizeMode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>mode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="3 Block"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>1多人识别 2单人识别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="253" w:name="14___Diao_Yong_Shua_Lian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="254" w:name="14____strong_Diao_Yong_Shua_Lian"/>
         <w:t/>
         <w:bookmarkEnd w:id="254"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">14. </w:t>
         <w:t>调用刷脸</w:t>
       </w:r>
       <w:bookmarkEnd w:id="253"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 调用刷脸</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 刷脸超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> detectFace</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>detectFace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到刷脸页后，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -38109,496 +38009,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>识别失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>{“message”:”识别失败，陌生人”,”result”:”400”}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="255" w:name="15___Shua_Qia_Hui_Diao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="256" w:name="15____strong_Shua_Qia_Hui_Diao"/>
         <w:t/>
         <w:bookmarkEnd w:id="256"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">15. </w:t>
         <w:t>刷卡回调</w:t>
       </w:r>
       <w:bookmarkEnd w:id="255"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>{“data”:”0123456789”,”message”:”刷卡成功”,”result”:”200”}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="257" w:name="16___Diao_Yong_Sao_Ma"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="258" w:name="16____strong_Diao_Yong_Sao_Ma"/>
         <w:t/>
         <w:bookmarkEnd w:id="258"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">16. </w:t>
         <w:t>调用扫码</w:t>
       </w:r>
       <w:bookmarkEnd w:id="257"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 调用扫码</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 扫码超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> scanQrCode</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>scanQrCode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到扫码页后，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -38622,472 +38525,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>{“message”:”设备不支持扫码”,”result”:”400”}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="259" w:name="17___Tong_Guo_Qia_Hao_Huo_Qu_Ren"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="260" w:name="17____strong_Tong_Guo_Qia_Hao_Hu"/>
         <w:t/>
         <w:bookmarkEnd w:id="260"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">17. </w:t>
         <w:t>通过卡号获取人员信息</w:t>
       </w:r>
       <w:bookmarkEnd w:id="259"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 通过卡号获取用户信息</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param cardNo</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> getUserInfoByCard</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> cardNo</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>getUserInfoByCard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>cardNo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>String</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>通过卡号获取用户信息，需要提前在魔点微应用绑定人员和卡号关系</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -39111,3197 +39014,3218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>{“message”:”query card info fail”,”result”:”400”}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="261" w:name="18___Zhong_Qi_She_Bei"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="262" w:name="18____strong_Zhong_Qi_She_Bei"/>
         <w:t/>
         <w:bookmarkEnd w:id="262"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">18. </w:t>
         <w:t>重启设备</w:t>
       </w:r>
       <w:bookmarkEnd w:id="261"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 重启设备</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> reboot</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">()</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="263" w:name="19___Kai_Men"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="264" w:name="19____strong_Kai_Men___strong"/>
         <w:t/>
         <w:bookmarkEnd w:id="264"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">19. </w:t>
         <w:t>开门</w:t>
       </w:r>
       <w:bookmarkEnd w:id="263"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="75"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="75"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 开门</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="75"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="75"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 09"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="75"/>
         </w:numPr>
         <w:pStyle w:val="Para 14"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> openDoor</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">boolean</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> isUserDefaultTime</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">,</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">long</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> openDoorTime</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>isUserDefaultTime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>boolean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否使用开放服务默认开门时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>openDoorTime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>毫秒，自定义开门时间，isUserDefaultTime false生效</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="265" w:name="20___She_Bei_Yin_Liang_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="266" w:name="20____strong_She_Bei_Yin_Liang_P"/>
         <w:t/>
         <w:bookmarkEnd w:id="266"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">20. </w:t>
         <w:t>设备音量配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="265"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-100范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置设备音量</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param volume 0-100内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlVolume</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> volume</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlVolume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>volume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备整体音量大小 范围：0-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="267" w:name="21___She_Bei_ledBu_Guang_Deng_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="268" w:name="21____strong_She_Bei_ledBu_Guang"/>
         <w:t/>
         <w:bookmarkEnd w:id="268"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">21. </w:t>
         <w:t>设备led补光灯亮度配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="267"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-255范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置led补光灯亮度</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param value 0-255内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlLed</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> value</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlLed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备led亮度 范围：0-255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="269" w:name="22___She_Bei_Ping_Mu_Liang_Du_Pe"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="270" w:name="22____strong_She_Bei_Ping_Mu_Lia"/>
         <w:t/>
         <w:bookmarkEnd w:id="270"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">22. </w:t>
         <w:t>设备屏幕亮度配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="269"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>设置了不在0-255范围内的数据，sdk会抛出异常，需要手动捕获</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 设置屏幕亮度</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param value 0-255内整数</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlScreenLight</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> value</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>controlScreenLight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>配置设备屏幕亮度 范围：0-255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="271" w:name="23___Li_Xian_Yu_Yin_He_Cheng_He"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="272" w:name="23____strong_Li_Xian_Yu_Yin_He_C"/>
         <w:t/>
         <w:bookmarkEnd w:id="272"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">23. </w:t>
         <w:t>离线语音合成和播放</w:t>
       </w:r>
       <w:bookmarkEnd w:id="271"/>
-    </w:p>
-[...195 lines deleted...]
-      <w:bookmarkEnd w:id="273"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">     * 无线网络配置</w:t>
+        <w:t xml:space="preserve">     * 离线语音合成播放</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">     * @param timeOut 无线网络配置超时时间</w:t>
+        <w:t xml:space="preserve">     * @param content</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
-        <w:pStyle w:val="Para 07"/>
-      </w:pPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text10"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...2 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">@Override</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">public</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">void</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> playTts</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">String</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> content</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>回调action: play_tts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>成功json:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>{“message”:”播放成功”,”result”:”0”}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>失败json:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>{“message”:”TTS组件未初始化”,”result”:”400”}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="273" w:name="24___Wu_Xian_Wang_Luo_Pei_Zhi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text4"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="274" w:name="24____strong_Wu_Xian_Wang_Luo_Pe"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="274"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">24. </w:t>
+        <w:t>无线网络配置</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="273"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 05"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">/**</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     * 无线网络配置</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 04"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     * @param timeOut 无线网络配置超时时间</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     */</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text10"/>
         </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="76"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 07"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text12"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> startWifiSet</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>startWifiSet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到无线网配置界面，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="275" w:name="25___You_Xian_Wang_Luo_Pei_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text11"/>
+          <w:rStyle w:val="Text4"/>
         </w:rPr>
         <w:bookmarkStart w:id="276" w:name="25____strong_You_Xian_Wang_Luo_P"/>
         <w:t/>
         <w:bookmarkEnd w:id="276"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">25. </w:t>
         <w:t>有线网络配置</w:t>
       </w:r>
       <w:bookmarkEnd w:id="275"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 05"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">/**</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * 有线网络配置</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 04"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     * @param timeOut 有线网络配置超时时间</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     */</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Override</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 07"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@Override</w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">public</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
         <w:t xml:space="preserve">void</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Text10"/>
+          <w:rStyle w:val="Text12"/>
         </w:rPr>
         <w:t xml:space="preserve"> startEtherSet</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">(</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">int</w:t>
+        <w:br w:clear="none"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Text12"/>
         </w:rPr>
-        <w:t xml:space="preserve">(</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> timeOut</w:t>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)</w:t>
         <w:br w:clear="none"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Para 42"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:type="dxa" w:w="180"/>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="180"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Para 38"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>方法名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>参数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>类型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>是否必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="F2F2F2" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>startEtherSet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>timeOut(秒)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
             <w:tcBorders>
               <w:bottom w:color="D9D9D9" w:sz="5" w:val="single"/>
-              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:right w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:left w:color="D9D9D9" w:sz="5" w:val="single"/>
+              <w:top w:color="D9D9D9" w:sz="5" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>跳转到有线网配置界面，超时自动返回三方应用,默认60秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -42312,51 +42236,51 @@
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>成功直接跳转</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>失败json:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>{“message”:”网线未插入”,”result”:”400”}</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16837" w:w="11905"/>
-      <w:pgMar w:right="1440" w:top="1440" w:left="1440" w:bottom="1440"/>
+      <w:pgMar w:right="1440" w:bottom="1440" w:left="1440" w:top="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Cambria"/>
   <w:font w:name="Consolas"/>
   <w:font w:name="Montserrat"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -42725,59 +42649,56 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 31"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 33"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
@@ -42897,56 +42818,59 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 43"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 45"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
@@ -42962,59 +42886,56 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 49"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 51"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
@@ -43082,56 +43003,59 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 57"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 59"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
@@ -43656,59 +43580,59 @@
     <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="78">
     <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="79">
     <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="80">
     <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="81">
     <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="82">
     <w:abstractNumId w:val="81"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="zh" w:val="zh" w:bidi="zh"/>
+        <w:lang w:val="zh" w:bidi="zh" w:eastAsia="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto" w:line="276"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
@@ -43757,51 +43681,51 @@
     <w:name w:val="Para 02"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:color w:val="880000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 3" w:type="paragraph">
     <w:name w:val="Heading 3"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:beforeLines="100" w:after="230" w:line="486" w:lineRule="atLeast"/>
+      <w:spacing w:after="230" w:beforeLines="100" w:line="486" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 04" w:type="paragraph">
     <w:name w:val="Para 04"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
@@ -43822,797 +43746,713 @@
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:color w:val="880000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 06" w:type="paragraph">
     <w:name w:val="Para 06"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 07" w:type="paragraph">
+    <w:name w:val="Para 07"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000088"/>
-[...20 lines deleted...]
-      <w:color w:val="006666"/>
+      <w:color w:val="666600"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 4" w:type="paragraph">
     <w:name w:val="Heading 4"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:beforeLines="100" w:after="230" w:line="378" w:lineRule="atLeast"/>
+      <w:spacing w:after="230" w:beforeLines="100" w:line="378" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 09" w:type="paragraph">
     <w:name w:val="Para 09"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000088"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 10" w:type="paragraph">
+    <w:name w:val="Para 10"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="666600"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 2" w:type="paragraph">
     <w:name w:val="Heading 2"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:beforeLines="100" w:after="230" w:line="480" w:lineRule="atLeast"/>
+      <w:spacing w:after="230" w:beforeLines="100" w:line="480" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="6" w:val="single" w:sz="5" w:color="EEEEEE"/>
       </w:pBdr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 11" w:type="paragraph">
-    <w:name w:val="Para 11"/>
+  <w:style w:styleId="Para 12" w:type="paragraph">
+    <w:name w:val="Para 12"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 12" w:type="paragraph">
-    <w:name w:val="Para 12"/>
+  <w:style w:styleId="Para 13" w:type="paragraph">
+    <w:name w:val="Para 13"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000088"/>
-[...20 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:color w:val="666600"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 14" w:type="paragraph">
     <w:name w:val="Para 14"/>
-    <w:qFormat/>
-[...19 lines deleted...]
-    <w:name w:val="Para 15"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000088"/>
+      <w:color w:val="666600"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 16" w:type="paragraph">
-    <w:name w:val="Para 16"/>
+  <w:style w:styleId="Para 15" w:type="paragraph">
+    <w:name w:val="Para 15"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:color w:val="008800"/>
     </w:rPr>
   </w:style>
+  <w:style w:styleId="Heading 1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="216" w:before="216" w:line="576" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:color w:val="222222"/>
+    </w:rPr>
+  </w:style>
   <w:style w:styleId="Para 17" w:type="paragraph">
     <w:name w:val="Para 17"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="666600"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 18" w:type="paragraph">
+    <w:name w:val="Para 18"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:color w:val="222222"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 19" w:type="paragraph">
     <w:name w:val="Para 19"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000000"/>
+      <w:color w:val="006666"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 20" w:type="paragraph">
     <w:name w:val="Para 20"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230" w:beforeLines="100" w:line="576" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="single" w:sz="5" w:color="EEEEEE"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 21" w:type="paragraph">
+    <w:name w:val="Para 21"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230" w:line="384" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 22" w:type="paragraph">
+    <w:name w:val="Para 22"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 23" w:type="paragraph">
+    <w:name w:val="Para 23"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="555555"/>
+      <w:shd w:fill="EEEEEE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 24" w:type="paragraph">
+    <w:name w:val="Para 24"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 25" w:type="paragraph">
+    <w:name w:val="Para 25"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="666600"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 26" w:type="paragraph">
+    <w:name w:val="Para 26"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230" w:line="384" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 27" w:type="paragraph">
+    <w:name w:val="Para 27"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:color w:val="008800"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 21" w:type="paragraph">
-    <w:name w:val="Para 21"/>
+  <w:style w:styleId="Para 28" w:type="paragraph">
+    <w:name w:val="Para 28"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000088"/>
+      <w:color w:val="006666"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 22" w:type="paragraph">
-    <w:name w:val="Para 22"/>
+  <w:style w:styleId="Para 29" w:type="paragraph">
+    <w:name w:val="Para 29"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="230" w:line="384" w:lineRule="atLeast"/>
+      <w:spacing w:line="384" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="on"/>
-[...139 lines deleted...]
-      <w:color w:val="008800"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 30" w:type="paragraph">
     <w:name w:val="Para 30"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="384" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 31" w:type="paragraph">
     <w:name w:val="Para 31"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 32" w:type="paragraph">
+    <w:name w:val="Para 32"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="660066"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 33" w:type="paragraph">
+    <w:name w:val="Para 33"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="666600"/>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="006666"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 34" w:type="paragraph">
     <w:name w:val="Para 34"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:color w:val="000000"/>
+      <w:color w:val="000088"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 35" w:type="paragraph">
     <w:name w:val="Para 35"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
-      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
+      <w:shd w:color="auto" w:fill="EEEEEE" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
-        <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:color w:val="006666"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 36" w:type="paragraph">
     <w:name w:val="Para 36"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:line="384" w:lineRule="atLeast"/>
-      <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
+      <w:spacing w:line="252" w:lineRule="atLeast"/>
+      <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
-        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:space="7" w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
-        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:space="7" w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="on"/>
-      <w:bCs w:val="on"/>
+      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 37" w:type="paragraph">
     <w:name w:val="Para 37"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="576" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 38" w:type="paragraph">
     <w:name w:val="Para 38"/>
-    <w:qFormat/>
-[...82 lines deleted...]
-    <w:name w:val="Para 42"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="345"/>
       <w:shd w:color="auto" w:fill="FFFFFF" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="none"/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
@@ -44634,101 +44474,101 @@
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="01 Text"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="02 Text"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
       <w:color w:val="333333"/>
       <w:shd w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text3" w:type="character">
     <w:name w:val="03 Text"/>
     <w:rPr>
       <w:color w:val="333333"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text4" w:type="character">
     <w:name w:val="04 Text"/>
     <w:rPr>
-      <w:color w:val="008800"/>
+      <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text5" w:type="character">
     <w:name w:val="05 Text"/>
     <w:rPr>
       <w:color w:val="660066"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text6" w:type="character">
     <w:name w:val="06 Text"/>
     <w:rPr>
-      <w:color w:val="880000"/>
+      <w:color w:val="666600"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text7" w:type="character">
     <w:name w:val="07 Text"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="555555"/>
       <w:shd w:fill="EEEEEE"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text8" w:type="character">
     <w:name w:val="08 Text"/>
     <w:rPr>
       <w:color w:val="000088"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text9" w:type="character">
     <w:name w:val="09 Text"/>
     <w:rPr>
-      <w:color w:val="006666"/>
+      <w:color w:val="008800"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text10" w:type="character">
     <w:name w:val="10 Text"/>
     <w:rPr>
-      <w:color w:val="000000"/>
+      <w:color w:val="006666"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text11" w:type="character">
     <w:name w:val="11 Text"/>
     <w:rPr>
-      <w:color w:val="4183C4"/>
+      <w:color w:val="880000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text12" w:type="character">
     <w:name w:val="12 Text"/>
     <w:rPr>
-      <w:color w:val="666600"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="atLeast"/>
       <w:shd w:color="auto" w:fill="F7F7F7" w:val="clear"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
@@ -44743,51 +44583,51 @@
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="3 Block" w:type="paragraph">
     <w:name w:val="3 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174603dcfad2afa0.png" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17a93587939da4b2.png" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174490be1837a40d.jpeg" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17a935ca12a48788.png" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f45f9d61ef8.png" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yuque.com/viphou/geon50/nbzedq4ss5loso64" Id="rId47" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.dingtalk.com/document/isvapp-server/call-server-apis-3" Id="rId51" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_181b1058fc075dc6.png" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174490d05396aa89.jpeg" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17449127d78d5506.jpeg" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448ebf3adbedb7.png" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17a935b1d9ba0b28.png" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174491378cb55f53.png" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448eed4bf9945c.png" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17435fc464efab21.png" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_184843135e8e4763.png" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17435f8cbf1b4947.png" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448dd54197e7a3.png" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448eb2499fad2f.png" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f03fc8c0435.png" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f32702d7885.png" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.csdn.net/sayyy/article/details/117457645" Id="rId52" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f8a083fcfcb.png" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_1744909c6548add2.jpeg" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_1745d01ce723a311.png" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.moredian.com/#/doc/guide/sdk" Id="rId49" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448fc11a337478.png" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448dabd40b3b95.png" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174490ec17564552.jpeg" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448eccfcd8774a.png" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448fc445b64c14.png" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448ed9b022c651.png" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448db3ea21d3be.png" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448eea795dc586.png" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-dev.dingtalk.com/#/" Id="rId46" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f38cddaef8d.png" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448da8696a6c73.png" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448ddead6f4fee.png" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homology-mindoc.moredian.com/attach_files/open-doc/968" Id="rId48" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_174491118caee0f0.jpeg" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448d98fe880187.png" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.dingtalk.com/document/isv/third-party-enterprise-application-description" Id="rId50" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_18799724669c1a13.png" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f9558875603.png" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448ecfb414ba12.png" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448f507772eb91.png" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17435fc3335fc774.png" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homology-mindoc.moredian.com/attach_files/open-doc/967" Id="rId53" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/attach_17448df8169dc5a0.png" Id="rId12"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18" Target="media/attach_17448eea795dc586.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16" Target="media/attach_17448ecfb414ba12.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29" Target="media/attach_1744909c6548add2.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32" Target="media/attach_174490ec17564552.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44" Target="media/attach_17a93587939da4b2.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13" Target="media/attach_17448eb2499fad2f.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26" Target="media/attach_17448f9558875603.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9" Target="media/attach_17448dd54197e7a3.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40" Target="media/attach_18c2affb95d19254.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5" Target="media/attach_17448d98fe880187.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId2" Target="fontTable.xml"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23" Target="media/attach_17448f45f9d61ef8.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17" Target="media/attach_17448ed9b022c651.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38" Target="media/attach_17435fc464efab21.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="https://www.yuque.com/viphou/geon50/nbzedq4ss5loso64" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11" Target="media/attach_17448ddead6f4fee.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="https://open.dingtalk.com/document/isv/third-party-enterprise-application-description" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15" Target="media/attach_17448eccfcd8774a.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22" Target="media/attach_17448f38cddaef8d.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24" Target="media/attach_17448f507772eb91.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37" Target="media/attach_17435fc3335fc774.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="https://blog.csdn.net/sayyy/article/details/117457645" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31" Target="media/attach_174490d05396aa89.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19" Target="media/attach_17448eed4bf9945c.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="https://homology-mindoc.moredian.com/attach_files/open-doc/968" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34" Target="media/attach_17449127d78d5506.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30" Target="media/attach_174490be1837a40d.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33" Target="media/attach_174491118caee0f0.jpeg"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36" Target="media/attach_17435f8cbf1b4947.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="https://homology-mindoc.moredian.com/attach_files/open-doc/967" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27" Target="media/attach_17448fc11a337478.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="https://open.moredian.com/#/doc/guide/sdk" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45" Target="media/attach_181b1058fc075dc6.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39" Target="media/attach_18799724669c1a13.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7" Target="media/attach_17448dabd40b3b95.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35" Target="media/attach_174491378cb55f53.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21" Target="media/attach_17448f32702d7885.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20" Target="media/attach_17448f03fc8c0435.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41" Target="media/attach_174603dcfad2afa0.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14" Target="media/attach_17448ebf3adbedb7.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8" Target="media/attach_17448db3ea21d3be.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="https://open.dingtalk.com/document/isvapp-server/call-server-apis-3" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="https://open-dev.dingtalk.com/#/" TargetMode="External"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42" Target="media/attach_17a935b1d9ba0b28.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25" Target="media/attach_17448f8a083fcfcb.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43" Target="media/attach_17a935ca12a48788.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10" Target="media/attach_1745d01ce723a311.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6" Target="media/attach_17448da8696a6c73.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28" Target="media/attach_17448fc445b64c14.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12" Target="media/attach_17448df8169dc5a0.png"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId3" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>魔蓝开放平台文档</dc:title>